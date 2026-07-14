--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="424">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="479">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LIX сесія VIII скликання</t>
   </si>
   <si>
     <t>Марганецька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Барда Вадим Іванович</t>
   </si>
   <si>
     <t>Білий Олександр Якович</t>
   </si>
   <si>
     <t>Бобух Олександр Іванович</t>
   </si>
   <si>
@@ -1136,189 +1136,354 @@
   <si>
     <t>3111Про передачу матеріальних цінностей</t>
   </si>
   <si>
     <t>15.05.26  15:24:27</t>
   </si>
   <si>
     <t>3112Про надання згоди на списання (вибраковування) автомобіля DAEWOO SENS</t>
   </si>
   <si>
     <t>15.05.26  15:24:58</t>
   </si>
   <si>
     <t>15.05.26  15:25:29</t>
   </si>
   <si>
     <t>3114Про передачу транспортного засобу в позичку КП «Комунальник» ММР»</t>
   </si>
   <si>
     <t>15.05.26  15:25:59</t>
   </si>
   <si>
     <t>3115Про визнання деяких рішень Марганецької міської ради такими, що втратили чинність</t>
   </si>
   <si>
-    <t>За: 180</t>
-[...8 lines deleted...]
-    <t>За: 181</t>
+    <t>16.06.26  14:12:32</t>
+  </si>
+  <si>
+    <t>16.06.26  14:13:03</t>
+  </si>
+  <si>
+    <t>16.06.26  14:13:34</t>
+  </si>
+  <si>
+    <t>16.06.26  14:14:07</t>
+  </si>
+  <si>
+    <t>16.06.26  14:14:42</t>
+  </si>
+  <si>
+    <t>16.06.26  14:15:34</t>
+  </si>
+  <si>
+    <t>16.06.26  14:16:51</t>
+  </si>
+  <si>
+    <t>16.06.26  14:17:21</t>
+  </si>
+  <si>
+    <t>16.06.26  14:17:52</t>
+  </si>
+  <si>
+    <t>16.06.26  14:18:24</t>
+  </si>
+  <si>
+    <t>16.06.26  14:18:56</t>
+  </si>
+  <si>
+    <t>16.06.26  14:19:27</t>
+  </si>
+  <si>
+    <t>16.06.26  14:19:58</t>
+  </si>
+  <si>
+    <t>16.06.26  14:20:28</t>
+  </si>
+  <si>
+    <t>16.06.26  14:21:07</t>
+  </si>
+  <si>
+    <t>3133Про надання повноважень</t>
+  </si>
+  <si>
+    <t>16.06.26  14:22:14</t>
+  </si>
+  <si>
+    <t>16.06.26  14:22:48</t>
+  </si>
+  <si>
+    <t>16.06.26  14:23:20</t>
+  </si>
+  <si>
+    <t>3137Про передачу транспортних засобів</t>
+  </si>
+  <si>
+    <t>16.06.26  14:24:24</t>
+  </si>
+  <si>
+    <t>16.06.26  14:24:54</t>
+  </si>
+  <si>
+    <t>3140Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>16.06.26  14:25:28</t>
+  </si>
+  <si>
+    <t>16.06.26  14:26:00</t>
+  </si>
+  <si>
+    <t>16.06.26  14:26:29</t>
+  </si>
+  <si>
+    <t>16.06.26  14:27:02</t>
+  </si>
+  <si>
+    <t>16.06.26  14:27:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:28:03</t>
+  </si>
+  <si>
+    <t>16.06.26  14:28:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:29:02</t>
+  </si>
+  <si>
+    <t>16.06.26  14:29:32</t>
+  </si>
+  <si>
+    <t>16.06.26  14:30:05</t>
+  </si>
+  <si>
+    <t>16.06.26  14:30:35</t>
+  </si>
+  <si>
+    <t>16.06.26  14:31:06</t>
+  </si>
+  <si>
+    <t>16.06.26  14:31:37</t>
+  </si>
+  <si>
+    <t>16.06.26  14:32:07</t>
+  </si>
+  <si>
+    <t>16.06.26  14:35:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:35:50</t>
+  </si>
+  <si>
+    <t>16.06.26  14:36:27</t>
+  </si>
+  <si>
+    <t>16.06.26  14:37:15</t>
+  </si>
+  <si>
+    <t>16.06.26  14:37:51</t>
+  </si>
+  <si>
+    <t>16.06.26  14:38:33</t>
+  </si>
+  <si>
+    <t>01.07.26  16:13:00</t>
+  </si>
+  <si>
+    <t>01.07.26  16:13:30</t>
+  </si>
+  <si>
+    <t>01.07.26  16:14:00</t>
+  </si>
+  <si>
+    <t>3167Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>01.07.26  16:14:31</t>
+  </si>
+  <si>
+    <t>3168Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>01.07.26  16:15:04</t>
+  </si>
+  <si>
+    <t>3169Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>01.07.26  16:15:35</t>
+  </si>
+  <si>
+    <t>За: 220</t>
+  </si>
+  <si>
+    <t>За: 228</t>
+  </si>
+  <si>
+    <t>За: 138</t>
+  </si>
+  <si>
+    <t>За: 221</t>
   </si>
   <si>
     <t>За: 36</t>
   </si>
   <si>
     <t>За: 146</t>
   </si>
   <si>
-    <t>За: 256</t>
-[...41 lines deleted...]
-    <t>За: 223</t>
+    <t>За: 302</t>
+  </si>
+  <si>
+    <t>За: 300</t>
+  </si>
+  <si>
+    <t>За: 179</t>
+  </si>
+  <si>
+    <t>За: 301</t>
+  </si>
+  <si>
+    <t>За: 285</t>
+  </si>
+  <si>
+    <t>За: 298</t>
+  </si>
+  <si>
+    <t>За: 309</t>
+  </si>
+  <si>
+    <t>За: 235</t>
+  </si>
+  <si>
+    <t>За: 290</t>
+  </si>
+  <si>
+    <t>За: 304</t>
+  </si>
+  <si>
+    <t>За: 303</t>
+  </si>
+  <si>
+    <t>За: 299</t>
+  </si>
+  <si>
+    <t>За: 205</t>
+  </si>
+  <si>
+    <t>За: 307</t>
+  </si>
+  <si>
+    <t>За: 265</t>
+  </si>
+  <si>
+    <t>За: 268</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Не голос.: 3</t>
   </si>
   <si>
-    <t>Не голос.: 8</t>
+    <t>Не голос.: 9</t>
   </si>
   <si>
     <t>Не голос.: 0</t>
   </si>
   <si>
     <t>Не голос.: 25</t>
   </si>
   <si>
+    <t>Не голос.: 16</t>
+  </si>
+  <si>
+    <t>Не голос.: 7</t>
+  </si>
+  <si>
+    <t>Не голос.: 11</t>
+  </si>
+  <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
+    <t>Не голос.: 4</t>
+  </si>
+  <si>
     <t>Не голос.: 10</t>
   </si>
   <si>
-    <t>Не голос.: 7</t>
-[...17 lines deleted...]
-    <t>Відсут.: 81</t>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Відсут.: 87</t>
   </si>
   <si>
     <t>Відсут.: 73</t>
   </si>
   <si>
-    <t>Відсут.: 264</t>
-[...8 lines deleted...]
-    <t>Відсут.: 115</t>
+    <t>Відсут.: 310</t>
+  </si>
+  <si>
+    <t>Відсут.: 147</t>
+  </si>
+  <si>
+    <t>Відсут.: 274</t>
+  </si>
+  <si>
+    <t>Відсут.: 161</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
     <t>Відсут.: 128</t>
   </si>
   <si>
+    <t>Відсут.: 6</t>
+  </si>
+  <si>
     <t>Відсут.: 14</t>
   </si>
   <si>
-    <t>Відсут.: 33</t>
-[...5 lines deleted...]
-    <t>Відсут.: 224</t>
+    <t>Відсут.: 10</t>
+  </si>
+  <si>
+    <t>Відсут.: 270</t>
   </si>
   <si>
     <t>Відсут.: 102</t>
   </si>
   <si>
     <t>Відсут.: 40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1349,51 +1514,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AL270"/>
+  <dimension ref="A1:AL316"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -32544,547 +32709,5963 @@
         <v>41</v>
       </c>
       <c r="AF265" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AG265" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH265" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AI265" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AJ265" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AK265" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AL265" t="s" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="266">
-      <c r="A266"/>
-[...7 lines deleted...]
-      <c r="I266" t="s">
+      <c r="A266">
+        <v>265</v>
+      </c>
+      <c r="B266" t="s">
         <v>375</v>
       </c>
-      <c r="J266" t="s">
-[...84 lines deleted...]
-        <v>395</v>
+      <c r="C266" t="inlineStr" s="4">
+        <is>
+          <t>3119Про затвердження плану роботи Марганецької міської ради Нікопольського району Дніпропетровської області VIIІ скликання на ІІ півріччя 2026 року</t>
+        </is>
+      </c>
+      <c r="D266" t="s">
+        <v>36</v>
+      </c>
+      <c r="E266" t="s">
+        <v>37</v>
+      </c>
+      <c r="F266" t="s">
+        <v>65</v>
+      </c>
+      <c r="G266" t="s">
+        <v>39</v>
+      </c>
+      <c r="H266" t="s">
+        <v>40</v>
+      </c>
+      <c r="I266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL266" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="267">
-      <c r="A267"/>
-[...7 lines deleted...]
-      <c r="I267" t="s">
+      <c r="A267">
+        <v>266</v>
+      </c>
+      <c r="B267" t="s">
+        <v>376</v>
+      </c>
+      <c r="C267" t="inlineStr" s="4">
+        <is>
+          <t>3120Про внесення змін до  п.2 рішення Марганецької  міської ради від 18.12.2025 року №2463-59/ VIII «Про затвердження  Програми реформування і розвитку житлово-комунального господарства Марганецької</t>
+        </is>
+      </c>
+      <c r="D267" t="s">
+        <v>36</v>
+      </c>
+      <c r="E267" t="s">
+        <v>37</v>
+      </c>
+      <c r="F267" t="s">
+        <v>65</v>
+      </c>
+      <c r="G267" t="s">
         <v>39</v>
       </c>
-      <c r="J267" t="s">
-[...84 lines deleted...]
-        <v>39</v>
+      <c r="H267" t="s">
+        <v>40</v>
+      </c>
+      <c r="I267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL267" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="268">
-      <c r="A268"/>
-[...95 lines deleted...]
-        <v>398</v>
+      <c r="A268">
+        <v>267</v>
+      </c>
+      <c r="B268" t="s">
+        <v>377</v>
+      </c>
+      <c r="C268" t="inlineStr" s="4">
+        <is>
+          <t>3121Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження  Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D268" t="s">
+        <v>36</v>
+      </c>
+      <c r="E268" t="s">
+        <v>37</v>
+      </c>
+      <c r="F268" t="s">
+        <v>65</v>
+      </c>
+      <c r="G268" t="s">
+        <v>39</v>
+      </c>
+      <c r="H268" t="s">
+        <v>40</v>
+      </c>
+      <c r="I268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL268" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="269">
-      <c r="A269"/>
-[...95 lines deleted...]
-        <v>401</v>
+      <c r="A269">
+        <v>268</v>
+      </c>
+      <c r="B269" t="s">
+        <v>378</v>
+      </c>
+      <c r="C269" t="inlineStr" s="4">
+        <is>
+          <t>3122Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D269" t="s">
+        <v>36</v>
+      </c>
+      <c r="E269" t="s">
+        <v>37</v>
+      </c>
+      <c r="F269" t="s">
+        <v>65</v>
+      </c>
+      <c r="G269" t="s">
+        <v>39</v>
+      </c>
+      <c r="H269" t="s">
+        <v>40</v>
+      </c>
+      <c r="I269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL269" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="270">
-      <c r="A270"/>
-[...7 lines deleted...]
-      <c r="I270" t="s">
+      <c r="A270">
+        <v>269</v>
+      </c>
+      <c r="B270" t="s">
+        <v>379</v>
+      </c>
+      <c r="C270" t="inlineStr" s="4">
+        <is>
+          <t>3123Про внесення змін до рішення міської ради від 28.12.2022 р №1020-46-1/VIІІ «Про затвердження структури, штатного розпису апарату міської ради та виконавчого комітету Марганецької міської ради»(зі</t>
+        </is>
+      </c>
+      <c r="D270" t="s">
+        <v>36</v>
+      </c>
+      <c r="E270" t="s">
+        <v>37</v>
+      </c>
+      <c r="F270" t="s">
+        <v>65</v>
+      </c>
+      <c r="G270" t="s">
+        <v>39</v>
+      </c>
+      <c r="H270" t="s">
+        <v>40</v>
+      </c>
+      <c r="I270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL270" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>270</v>
+      </c>
+      <c r="B271" t="s">
+        <v>380</v>
+      </c>
+      <c r="C271" t="inlineStr" s="4">
+        <is>
+          <t>3124Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року  № 2469-59 /VIIІ «Про встановлення посадових окладів посадовим особам місцевого самоврядування Марганецької міської</t>
+        </is>
+      </c>
+      <c r="D271" t="s">
+        <v>36</v>
+      </c>
+      <c r="E271" t="s">
+        <v>37</v>
+      </c>
+      <c r="F271" t="s">
+        <v>65</v>
+      </c>
+      <c r="G271" t="s">
+        <v>39</v>
+      </c>
+      <c r="H271" t="s">
+        <v>40</v>
+      </c>
+      <c r="I271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL271" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>271</v>
+      </c>
+      <c r="B272" t="s">
+        <v>381</v>
+      </c>
+      <c r="C272" t="inlineStr" s="4">
+        <is>
+          <t>3125Про затвердження Положення про відділ інвестиційної діяльності та міжнародного співробітництва виконавчого комітету Марганецької міської ради</t>
+        </is>
+      </c>
+      <c r="D272" t="s">
+        <v>36</v>
+      </c>
+      <c r="E272" t="s">
+        <v>37</v>
+      </c>
+      <c r="F272" t="s">
+        <v>65</v>
+      </c>
+      <c r="G272" t="s">
+        <v>39</v>
+      </c>
+      <c r="H272" t="s">
+        <v>40</v>
+      </c>
+      <c r="I272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL272" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>272</v>
+      </c>
+      <c r="B273" t="s">
+        <v>382</v>
+      </c>
+      <c r="C273" t="inlineStr" s="4">
+        <is>
+          <t>3126Про перепрофілювання (зміну типу), зміну найменування Марганецького ліцею №2 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D273" t="s">
+        <v>36</v>
+      </c>
+      <c r="E273" t="s">
+        <v>37</v>
+      </c>
+      <c r="F273" t="s">
+        <v>105</v>
+      </c>
+      <c r="G273" t="s">
+        <v>39</v>
+      </c>
+      <c r="H273" t="s">
+        <v>40</v>
+      </c>
+      <c r="I273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V273" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL273" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>273</v>
+      </c>
+      <c r="B274" t="s">
+        <v>383</v>
+      </c>
+      <c r="C274" t="inlineStr" s="4">
+        <is>
+          <t>3127Про перепрофілювання (зміну типу) та зміну найменування Марганецького ліцею №6 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D274" t="s">
+        <v>36</v>
+      </c>
+      <c r="E274" t="s">
+        <v>37</v>
+      </c>
+      <c r="F274" t="s">
+        <v>105</v>
+      </c>
+      <c r="G274" t="s">
+        <v>39</v>
+      </c>
+      <c r="H274" t="s">
+        <v>40</v>
+      </c>
+      <c r="I274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V274" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL274" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>274</v>
+      </c>
+      <c r="B275" t="s">
+        <v>384</v>
+      </c>
+      <c r="C275" t="inlineStr" s="4">
+        <is>
+          <t>3128Про перепрофілювання (зміну типу) та зміну найменування Марганецького ліцею №7 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D275" t="s">
+        <v>36</v>
+      </c>
+      <c r="E275" t="s">
+        <v>37</v>
+      </c>
+      <c r="F275" t="s">
+        <v>105</v>
+      </c>
+      <c r="G275" t="s">
+        <v>39</v>
+      </c>
+      <c r="H275" t="s">
+        <v>40</v>
+      </c>
+      <c r="I275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V275" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL275" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>275</v>
+      </c>
+      <c r="B276" t="s">
+        <v>385</v>
+      </c>
+      <c r="C276" t="inlineStr" s="4">
+        <is>
+          <t>3129Про затвердження  Статуту Марганецького ліцею  №11  Марганецької міської ради Дніпропетровської області в новій редакції</t>
+        </is>
+      </c>
+      <c r="D276" t="s">
+        <v>36</v>
+      </c>
+      <c r="E276" t="s">
+        <v>37</v>
+      </c>
+      <c r="F276" t="s">
+        <v>105</v>
+      </c>
+      <c r="G276" t="s">
+        <v>39</v>
+      </c>
+      <c r="H276" t="s">
+        <v>40</v>
+      </c>
+      <c r="I276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V276" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL276" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>276</v>
+      </c>
+      <c r="B277" t="s">
+        <v>386</v>
+      </c>
+      <c r="C277" t="inlineStr" s="4">
+        <is>
+          <t>3130Про затвердження статуту комунального підприємства «Комунальник» Марганецької міської ради»</t>
+        </is>
+      </c>
+      <c r="D277" t="s">
+        <v>36</v>
+      </c>
+      <c r="E277" t="s">
+        <v>37</v>
+      </c>
+      <c r="F277" t="s">
+        <v>79</v>
+      </c>
+      <c r="G277" t="s">
+        <v>39</v>
+      </c>
+      <c r="H277" t="s">
+        <v>40</v>
+      </c>
+      <c r="I277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M277" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q277" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL277" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>277</v>
+      </c>
+      <c r="B278" t="s">
+        <v>387</v>
+      </c>
+      <c r="C278" t="inlineStr" s="4">
+        <is>
+          <t>3131Про затвердження статуту комунального підприємства «Інфраструктурного розвитку та благоустрою Марганецької міської територіальної громади» в новій редакції</t>
+        </is>
+      </c>
+      <c r="D278" t="s">
+        <v>36</v>
+      </c>
+      <c r="E278" t="s">
+        <v>37</v>
+      </c>
+      <c r="F278" t="s">
+        <v>65</v>
+      </c>
+      <c r="G278" t="s">
+        <v>39</v>
+      </c>
+      <c r="H278" t="s">
+        <v>40</v>
+      </c>
+      <c r="I278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL278" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>278</v>
+      </c>
+      <c r="B279" t="s">
+        <v>388</v>
+      </c>
+      <c r="C279" t="inlineStr" s="4">
+        <is>
+          <t>3132Про затвердження статуту комунального підприємства «Марагнецьводоканал» Марганецької міської ради» в новій редакції</t>
+        </is>
+      </c>
+      <c r="D279" t="s">
+        <v>36</v>
+      </c>
+      <c r="E279" t="s">
+        <v>37</v>
+      </c>
+      <c r="F279" t="s">
+        <v>65</v>
+      </c>
+      <c r="G279" t="s">
+        <v>39</v>
+      </c>
+      <c r="H279" t="s">
+        <v>40</v>
+      </c>
+      <c r="I279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL279" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>279</v>
+      </c>
+      <c r="B280" t="s">
+        <v>389</v>
+      </c>
+      <c r="C280" t="s" s="4">
+        <v>390</v>
+      </c>
+      <c r="D280" t="s">
+        <v>36</v>
+      </c>
+      <c r="E280" t="s">
+        <v>37</v>
+      </c>
+      <c r="F280" t="s">
+        <v>65</v>
+      </c>
+      <c r="G280" t="s">
+        <v>39</v>
+      </c>
+      <c r="H280" t="s">
+        <v>40</v>
+      </c>
+      <c r="I280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL280" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>280</v>
+      </c>
+      <c r="B281" t="s">
+        <v>391</v>
+      </c>
+      <c r="C281" t="inlineStr" s="4">
+        <is>
+          <t>3135Про прийняття автомобіля швидкої допомоги у власність Марганецької міської територіальної громади</t>
+        </is>
+      </c>
+      <c r="D281" t="s">
+        <v>36</v>
+      </c>
+      <c r="E281" t="s">
+        <v>37</v>
+      </c>
+      <c r="F281" t="s">
+        <v>79</v>
+      </c>
+      <c r="G281" t="s">
+        <v>39</v>
+      </c>
+      <c r="H281" t="s">
+        <v>40</v>
+      </c>
+      <c r="I281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M281" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB281" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL281" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>281</v>
+      </c>
+      <c r="B282" t="s">
+        <v>392</v>
+      </c>
+      <c r="C282" t="inlineStr" s="4">
+        <is>
+          <t>3136Про прийняття у власність Марганецької міської територіальної громади екскаватора-навантажувача</t>
+        </is>
+      </c>
+      <c r="D282" t="s">
+        <v>36</v>
+      </c>
+      <c r="E282" t="s">
+        <v>37</v>
+      </c>
+      <c r="F282" t="s">
+        <v>105</v>
+      </c>
+      <c r="G282" t="s">
+        <v>39</v>
+      </c>
+      <c r="H282" t="s">
+        <v>40</v>
+      </c>
+      <c r="I282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB282" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL282" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>282</v>
+      </c>
+      <c r="B283" t="s">
+        <v>393</v>
+      </c>
+      <c r="C283" t="s" s="4">
+        <v>394</v>
+      </c>
+      <c r="D283" t="s">
+        <v>36</v>
+      </c>
+      <c r="E283" t="s">
+        <v>37</v>
+      </c>
+      <c r="F283" t="s">
+        <v>65</v>
+      </c>
+      <c r="G283" t="s">
+        <v>39</v>
+      </c>
+      <c r="H283" t="s">
+        <v>40</v>
+      </c>
+      <c r="I283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL283" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>283</v>
+      </c>
+      <c r="B284" t="s">
+        <v>395</v>
+      </c>
+      <c r="C284" t="inlineStr" s="4">
+        <is>
+          <t>3139Про надання дозволу на списання транспортного засобу TK-GL CK MD з балансу КНП «Марганецький ЦПМСД»</t>
+        </is>
+      </c>
+      <c r="D284" t="s">
+        <v>36</v>
+      </c>
+      <c r="E284" t="s">
+        <v>37</v>
+      </c>
+      <c r="F284" t="s">
+        <v>105</v>
+      </c>
+      <c r="G284" t="s">
+        <v>39</v>
+      </c>
+      <c r="H284" t="s">
+        <v>40</v>
+      </c>
+      <c r="I284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB284" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL284" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>284</v>
+      </c>
+      <c r="B285" t="s">
+        <v>396</v>
+      </c>
+      <c r="C285" t="s" s="4">
+        <v>397</v>
+      </c>
+      <c r="D285" t="s">
+        <v>36</v>
+      </c>
+      <c r="E285" t="s">
+        <v>37</v>
+      </c>
+      <c r="F285" t="s">
+        <v>105</v>
+      </c>
+      <c r="G285" t="s">
+        <v>39</v>
+      </c>
+      <c r="H285" t="s">
+        <v>40</v>
+      </c>
+      <c r="I285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q285" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL285" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>285</v>
+      </c>
+      <c r="B286" t="s">
+        <v>398</v>
+      </c>
+      <c r="C286" t="inlineStr" s="4">
+        <is>
+          <t>3141Про затвердження технічної документації із землеустрою щодо поділу та об’єднання земельних  ділянок Комунальному підприємству «Комунальник» Марганецької міської ради», по вул.</t>
+        </is>
+      </c>
+      <c r="D286" t="s">
+        <v>36</v>
+      </c>
+      <c r="E286" t="s">
+        <v>37</v>
+      </c>
+      <c r="F286" t="s">
+        <v>65</v>
+      </c>
+      <c r="G286" t="s">
+        <v>39</v>
+      </c>
+      <c r="H286" t="s">
+        <v>40</v>
+      </c>
+      <c r="I286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL286" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>286</v>
+      </c>
+      <c r="B287" t="s">
+        <v>399</v>
+      </c>
+      <c r="C287" t="inlineStr" s="4">
+        <is>
+          <t>3142Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу  у постійне користування Комунальному</t>
+        </is>
+      </c>
+      <c r="D287" t="s">
+        <v>36</v>
+      </c>
+      <c r="E287" t="s">
+        <v>37</v>
+      </c>
+      <c r="F287" t="s">
+        <v>65</v>
+      </c>
+      <c r="G287" t="s">
+        <v>39</v>
+      </c>
+      <c r="H287" t="s">
+        <v>40</v>
+      </c>
+      <c r="I287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL287" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>287</v>
+      </c>
+      <c r="B288" t="s">
+        <v>400</v>
+      </c>
+      <c r="C288" t="inlineStr" s="4">
+        <is>
+          <t>3143Про припинення права постійного користування земельною ділянкою Комунальному підприємству «Виробниче управління водопровідно -каналізаційного господарства Марганецької міської ради»,</t>
+        </is>
+      </c>
+      <c r="D288" t="s">
+        <v>36</v>
+      </c>
+      <c r="E288" t="s">
+        <v>37</v>
+      </c>
+      <c r="F288" t="s">
+        <v>105</v>
+      </c>
+      <c r="G288" t="s">
+        <v>39</v>
+      </c>
+      <c r="H288" t="s">
+        <v>40</v>
+      </c>
+      <c r="I288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J288" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL288" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>288</v>
+      </c>
+      <c r="B289" t="s">
+        <v>401</v>
+      </c>
+      <c r="C289" t="inlineStr" s="4">
+        <is>
+          <t>3144Про скасування рішення «Про затвердження технічної документації із  землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості), у постійне користування</t>
+        </is>
+      </c>
+      <c r="D289" t="s">
+        <v>36</v>
+      </c>
+      <c r="E289" t="s">
+        <v>37</v>
+      </c>
+      <c r="F289" t="s">
+        <v>65</v>
+      </c>
+      <c r="G289" t="s">
+        <v>39</v>
+      </c>
+      <c r="H289" t="s">
+        <v>40</v>
+      </c>
+      <c r="I289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL289" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>289</v>
+      </c>
+      <c r="B290" t="s">
+        <v>402</v>
+      </c>
+      <c r="C290" t="inlineStr" s="4">
+        <is>
+          <t>3145Про внесення змін до рішення Марганецької міської ради від 24.12.2020 року № 53-3/І «Про припинення права постійного користування на земельні ділянки у суб’єктів господарювання»</t>
+        </is>
+      </c>
+      <c r="D290" t="s">
+        <v>36</v>
+      </c>
+      <c r="E290" t="s">
+        <v>37</v>
+      </c>
+      <c r="F290" t="s">
+        <v>65</v>
+      </c>
+      <c r="G290" t="s">
+        <v>39</v>
+      </c>
+      <c r="H290" t="s">
+        <v>40</v>
+      </c>
+      <c r="I290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL290" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291" t="s">
+        <v>403</v>
+      </c>
+      <c r="C291" t="inlineStr" s="4">
+        <is>
+          <t>3146Про надання дозволу на розробку технічної документації із землеустрою щодо поділу та об’єднання  земельних ділянок, за адресою: м. Марганець, вул. Незалежності, біля Ювілейного ринку  </t>
+        </is>
+      </c>
+      <c r="D291" t="s">
+        <v>36</v>
+      </c>
+      <c r="E291" t="s">
+        <v>37</v>
+      </c>
+      <c r="F291" t="s">
+        <v>65</v>
+      </c>
+      <c r="G291" t="s">
+        <v>39</v>
+      </c>
+      <c r="H291" t="s">
+        <v>40</v>
+      </c>
+      <c r="I291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL291" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292" t="s">
+        <v>404</v>
+      </c>
+      <c r="C292" t="inlineStr" s="4">
+        <is>
+          <t>3147Про надання  дозволу на розроблення проєкту землеустрою  щодо відведення земельної ділянки в користування на умовах оренди громадянину України   Гриндію Олександру Вікторовичу за</t>
+        </is>
+      </c>
+      <c r="D292" t="s">
+        <v>36</v>
+      </c>
+      <c r="E292" t="s">
+        <v>37</v>
+      </c>
+      <c r="F292" t="s">
+        <v>105</v>
+      </c>
+      <c r="G292" t="s">
+        <v>39</v>
+      </c>
+      <c r="H292" t="s">
+        <v>40</v>
+      </c>
+      <c r="I292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL292" t="s" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293" t="s">
+        <v>405</v>
+      </c>
+      <c r="C293" t="inlineStr" s="4">
+        <is>
+          <t>3148Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Сахаруку</t>
+        </is>
+      </c>
+      <c r="D293" t="s">
+        <v>36</v>
+      </c>
+      <c r="E293" t="s">
+        <v>37</v>
+      </c>
+      <c r="F293" t="s">
+        <v>65</v>
+      </c>
+      <c r="G293" t="s">
+        <v>39</v>
+      </c>
+      <c r="H293" t="s">
+        <v>40</v>
+      </c>
+      <c r="I293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL293" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294" t="s">
+        <v>406</v>
+      </c>
+      <c r="C294" t="inlineStr" s="4">
+        <is>
+          <t>3149Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Арбузовій</t>
+        </is>
+      </c>
+      <c r="D294" t="s">
+        <v>36</v>
+      </c>
+      <c r="E294" t="s">
+        <v>37</v>
+      </c>
+      <c r="F294" t="s">
+        <v>105</v>
+      </c>
+      <c r="G294" t="s">
+        <v>39</v>
+      </c>
+      <c r="H294" t="s">
+        <v>40</v>
+      </c>
+      <c r="I294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q294" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL294" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" t="s">
+        <v>407</v>
+      </c>
+      <c r="C295" t="inlineStr" s="4">
+        <is>
+          <t>3150Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України</t>
+        </is>
+      </c>
+      <c r="D295" t="s">
+        <v>36</v>
+      </c>
+      <c r="E295" t="s">
+        <v>37</v>
+      </c>
+      <c r="F295" t="s">
+        <v>65</v>
+      </c>
+      <c r="G295" t="s">
+        <v>39</v>
+      </c>
+      <c r="H295" t="s">
+        <v>40</v>
+      </c>
+      <c r="I295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL295" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" t="s">
+        <v>408</v>
+      </c>
+      <c r="C296" t="inlineStr" s="4">
+        <is>
+          <t>3151Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Вітько</t>
+        </is>
+      </c>
+      <c r="D296" t="s">
+        <v>36</v>
+      </c>
+      <c r="E296" t="s">
+        <v>37</v>
+      </c>
+      <c r="F296" t="s">
+        <v>65</v>
+      </c>
+      <c r="G296" t="s">
+        <v>39</v>
+      </c>
+      <c r="H296" t="s">
+        <v>40</v>
+      </c>
+      <c r="I296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL296" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>296</v>
+      </c>
+      <c r="B297" t="s">
+        <v>409</v>
+      </c>
+      <c r="C297" t="inlineStr" s="4">
+        <is>
+          <t>3152Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Мєтєль</t>
+        </is>
+      </c>
+      <c r="D297" t="s">
+        <v>36</v>
+      </c>
+      <c r="E297" t="s">
+        <v>37</v>
+      </c>
+      <c r="F297" t="s">
+        <v>65</v>
+      </c>
+      <c r="G297" t="s">
+        <v>39</v>
+      </c>
+      <c r="H297" t="s">
+        <v>40</v>
+      </c>
+      <c r="I297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL297" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" t="s">
         <v>410</v>
       </c>
-      <c r="J270" t="s">
+      <c r="C298" t="inlineStr" s="4">
+        <is>
+          <t>3153Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Рябку</t>
+        </is>
+      </c>
+      <c r="D298" t="s">
+        <v>36</v>
+      </c>
+      <c r="E298" t="s">
+        <v>37</v>
+      </c>
+      <c r="F298" t="s">
+        <v>65</v>
+      </c>
+      <c r="G298" t="s">
+        <v>39</v>
+      </c>
+      <c r="H298" t="s">
+        <v>40</v>
+      </c>
+      <c r="I298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL298" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>298</v>
+      </c>
+      <c r="B299" t="s">
         <v>411</v>
       </c>
-      <c r="K270" t="s">
+      <c r="C299" t="inlineStr" s="4">
+        <is>
+          <t>3154Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянам України Гордієнко</t>
+        </is>
+      </c>
+      <c r="D299" t="s">
+        <v>36</v>
+      </c>
+      <c r="E299" t="s">
+        <v>37</v>
+      </c>
+      <c r="F299" t="s">
+        <v>65</v>
+      </c>
+      <c r="G299" t="s">
+        <v>39</v>
+      </c>
+      <c r="H299" t="s">
+        <v>40</v>
+      </c>
+      <c r="I299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL299" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>299</v>
+      </c>
+      <c r="B300" t="s">
         <v>412</v>
       </c>
-      <c r="L270" t="s">
+      <c r="C300" t="inlineStr" s="4">
+        <is>
+          <t>3156Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D300" t="s">
+        <v>36</v>
+      </c>
+      <c r="E300" t="s">
+        <v>71</v>
+      </c>
+      <c r="F300" t="s">
+        <v>72</v>
+      </c>
+      <c r="G300" t="s">
+        <v>39</v>
+      </c>
+      <c r="H300" t="s">
+        <v>40</v>
+      </c>
+      <c r="I300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="S300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="X300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AJ300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AK300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL300" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" t="s">
         <v>413</v>
       </c>
-      <c r="M270" t="s">
-[...2 lines deleted...]
-      <c r="N270" t="s">
+      <c r="C301" t="inlineStr" s="4">
+        <is>
+          <t>3157Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D301" t="s">
+        <v>36</v>
+      </c>
+      <c r="E301" t="s">
+        <v>37</v>
+      </c>
+      <c r="F301" t="s">
+        <v>79</v>
+      </c>
+      <c r="G301" t="s">
+        <v>39</v>
+      </c>
+      <c r="H301" t="s">
+        <v>40</v>
+      </c>
+      <c r="I301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M301" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH301" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL301" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" t="s">
         <v>414</v>
       </c>
-      <c r="O270" t="s">
+      <c r="C302" t="inlineStr" s="4">
+        <is>
+          <t>3158Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D302" t="s">
+        <v>36</v>
+      </c>
+      <c r="E302" t="s">
+        <v>37</v>
+      </c>
+      <c r="F302" t="s">
+        <v>79</v>
+      </c>
+      <c r="G302" t="s">
+        <v>39</v>
+      </c>
+      <c r="H302" t="s">
+        <v>40</v>
+      </c>
+      <c r="I302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M302" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH302" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL302" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" t="s">
         <v>415</v>
       </c>
-      <c r="P270" t="s">
+      <c r="C303" t="inlineStr" s="4">
+        <is>
+          <t>3159Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D303" t="s">
+        <v>36</v>
+      </c>
+      <c r="E303" t="s">
+        <v>37</v>
+      </c>
+      <c r="F303" t="s">
+        <v>79</v>
+      </c>
+      <c r="G303" t="s">
+        <v>39</v>
+      </c>
+      <c r="H303" t="s">
+        <v>40</v>
+      </c>
+      <c r="I303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M303" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH303" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL303" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" t="s">
         <v>416</v>
       </c>
-      <c r="Q270" t="s">
-[...2 lines deleted...]
-      <c r="R270" t="s">
+      <c r="C304" t="inlineStr" s="4">
+        <is>
+          <t>3160Про укладання договору оренди земельної ділянки ФОП Сидельниковій Людмилі Яківні, за адресою: м. Марганець, вул. Київська, 30</t>
+        </is>
+      </c>
+      <c r="D304" t="s">
+        <v>36</v>
+      </c>
+      <c r="E304" t="s">
+        <v>37</v>
+      </c>
+      <c r="F304" t="s">
+        <v>65</v>
+      </c>
+      <c r="G304" t="s">
+        <v>39</v>
+      </c>
+      <c r="H304" t="s">
+        <v>40</v>
+      </c>
+      <c r="I304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL304" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" t="s">
         <v>417</v>
       </c>
-      <c r="S270" t="s">
-[...8 lines deleted...]
-      <c r="V270" t="s">
+      <c r="C305" t="inlineStr" s="4">
+        <is>
+          <t>3161Про поновлення договору оренди земельної ділянки громадянці України Овсянкіній Аліні Володимирівні за адресою: м. Марганець, вул. Кленова (біля ж.б.  14-В)</t>
+        </is>
+      </c>
+      <c r="D305" t="s">
+        <v>36</v>
+      </c>
+      <c r="E305" t="s">
+        <v>37</v>
+      </c>
+      <c r="F305" t="s">
+        <v>65</v>
+      </c>
+      <c r="G305" t="s">
+        <v>39</v>
+      </c>
+      <c r="H305" t="s">
+        <v>40</v>
+      </c>
+      <c r="I305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL305" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" t="s">
         <v>418</v>
       </c>
-      <c r="W270" t="s">
-[...8 lines deleted...]
-      <c r="Z270" t="s">
+      <c r="C306" t="inlineStr" s="4">
+        <is>
+          <t>3165Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D306" t="s">
+        <v>36</v>
+      </c>
+      <c r="E306" t="s">
+        <v>37</v>
+      </c>
+      <c r="F306" t="s">
+        <v>79</v>
+      </c>
+      <c r="G306" t="s">
+        <v>39</v>
+      </c>
+      <c r="H306" t="s">
+        <v>40</v>
+      </c>
+      <c r="I306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL306" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>306</v>
+      </c>
+      <c r="B307" t="s">
         <v>419</v>
       </c>
-      <c r="AA270" t="s">
+      <c r="C307" t="inlineStr" s="4">
+        <is>
+          <t>3166Про державну реєстрацію права комунальної власності на нежитлову будівлю (колишню будівлю Новокиївської сільської ради) за Марганецькою міською територіальною громадою</t>
+        </is>
+      </c>
+      <c r="D307" t="s">
+        <v>36</v>
+      </c>
+      <c r="E307" t="s">
+        <v>37</v>
+      </c>
+      <c r="F307" t="s">
+        <v>79</v>
+      </c>
+      <c r="G307" t="s">
+        <v>39</v>
+      </c>
+      <c r="H307" t="s">
+        <v>40</v>
+      </c>
+      <c r="I307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL307" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>307</v>
+      </c>
+      <c r="B308" t="s">
         <v>420</v>
       </c>
-      <c r="AB270" t="s">
-[...5 lines deleted...]
-      <c r="AD270" t="s">
+      <c r="C308" t="s" s="4">
         <v>421</v>
       </c>
-      <c r="AE270" t="s">
-[...11 lines deleted...]
-      <c r="AI270" t="s">
+      <c r="D308" t="s">
+        <v>36</v>
+      </c>
+      <c r="E308" t="s">
+        <v>37</v>
+      </c>
+      <c r="F308" t="s">
+        <v>79</v>
+      </c>
+      <c r="G308" t="s">
+        <v>39</v>
+      </c>
+      <c r="H308" t="s">
+        <v>40</v>
+      </c>
+      <c r="I308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL308" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>308</v>
+      </c>
+      <c r="B309" t="s">
         <v>422</v>
       </c>
-      <c r="AJ270" t="s">
-[...2 lines deleted...]
-      <c r="AK270" t="s">
+      <c r="C309" t="s" s="4">
         <v>423</v>
       </c>
-      <c r="AL270" t="s">
-        <v>423</v>
+      <c r="D309" t="s">
+        <v>36</v>
+      </c>
+      <c r="E309" t="s">
+        <v>37</v>
+      </c>
+      <c r="F309" t="s">
+        <v>79</v>
+      </c>
+      <c r="G309" t="s">
+        <v>39</v>
+      </c>
+      <c r="H309" t="s">
+        <v>40</v>
+      </c>
+      <c r="I309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL309" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>309</v>
+      </c>
+      <c r="B310" t="s">
+        <v>424</v>
+      </c>
+      <c r="C310" t="s" s="4">
+        <v>425</v>
+      </c>
+      <c r="D310" t="s">
+        <v>36</v>
+      </c>
+      <c r="E310" t="s">
+        <v>37</v>
+      </c>
+      <c r="F310" t="s">
+        <v>79</v>
+      </c>
+      <c r="G310" t="s">
+        <v>39</v>
+      </c>
+      <c r="H310" t="s">
+        <v>40</v>
+      </c>
+      <c r="I310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL310" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>310</v>
+      </c>
+      <c r="B311" t="s">
+        <v>426</v>
+      </c>
+      <c r="C311" t="inlineStr" s="4">
+        <is>
+          <t>3170Про передачу транспортного засобу ЗАЗ 1102 в безоплатне користування другого відділу Нікопольського РТЦК та СП</t>
+        </is>
+      </c>
+      <c r="D311" t="s">
+        <v>36</v>
+      </c>
+      <c r="E311" t="s">
+        <v>37</v>
+      </c>
+      <c r="F311" t="s">
+        <v>90</v>
+      </c>
+      <c r="G311" t="s">
+        <v>39</v>
+      </c>
+      <c r="H311" t="s">
+        <v>40</v>
+      </c>
+      <c r="I311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R311" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="S311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL311" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312"/>
+      <c r="B312"/>
+      <c r="C312"/>
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312"/>
+      <c r="I312" t="s">
+        <v>427</v>
+      </c>
+      <c r="J312" t="s">
+        <v>428</v>
+      </c>
+      <c r="K312" t="s">
+        <v>72</v>
+      </c>
+      <c r="L312" t="s">
+        <v>429</v>
+      </c>
+      <c r="M312" t="s">
+        <v>430</v>
+      </c>
+      <c r="N312" t="s">
+        <v>431</v>
+      </c>
+      <c r="O312" t="s">
+        <v>432</v>
+      </c>
+      <c r="P312" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>434</v>
+      </c>
+      <c r="R312" t="s">
+        <v>435</v>
+      </c>
+      <c r="S312" t="s">
+        <v>72</v>
+      </c>
+      <c r="T312" t="s">
+        <v>436</v>
+      </c>
+      <c r="U312" t="s">
+        <v>72</v>
+      </c>
+      <c r="V312" t="s">
+        <v>437</v>
+      </c>
+      <c r="W312" t="s">
+        <v>438</v>
+      </c>
+      <c r="X312" t="s">
+        <v>439</v>
+      </c>
+      <c r="Y312" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>440</v>
+      </c>
+      <c r="AA312" t="s">
+        <v>441</v>
+      </c>
+      <c r="AB312" t="s">
+        <v>442</v>
+      </c>
+      <c r="AC312" t="s">
+        <v>433</v>
+      </c>
+      <c r="AD312" t="s">
+        <v>431</v>
+      </c>
+      <c r="AE312" t="s">
+        <v>442</v>
+      </c>
+      <c r="AF312" t="s">
+        <v>443</v>
+      </c>
+      <c r="AG312" t="s">
+        <v>444</v>
+      </c>
+      <c r="AH312" t="s">
+        <v>444</v>
+      </c>
+      <c r="AI312" t="s">
+        <v>445</v>
+      </c>
+      <c r="AJ312" t="s">
+        <v>446</v>
+      </c>
+      <c r="AK312" t="s">
+        <v>447</v>
+      </c>
+      <c r="AL312" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313"/>
+      <c r="B313"/>
+      <c r="C313"/>
+      <c r="D313"/>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313"/>
+      <c r="I313" t="s">
+        <v>39</v>
+      </c>
+      <c r="J313" t="s">
+        <v>39</v>
+      </c>
+      <c r="K313" t="s">
+        <v>39</v>
+      </c>
+      <c r="L313" t="s">
+        <v>39</v>
+      </c>
+      <c r="M313" t="s">
+        <v>39</v>
+      </c>
+      <c r="N313" t="s">
+        <v>39</v>
+      </c>
+      <c r="O313" t="s">
+        <v>39</v>
+      </c>
+      <c r="P313" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>39</v>
+      </c>
+      <c r="R313" t="s">
+        <v>39</v>
+      </c>
+      <c r="S313" t="s">
+        <v>39</v>
+      </c>
+      <c r="T313" t="s">
+        <v>39</v>
+      </c>
+      <c r="U313" t="s">
+        <v>39</v>
+      </c>
+      <c r="V313" t="s">
+        <v>39</v>
+      </c>
+      <c r="W313" t="s">
+        <v>39</v>
+      </c>
+      <c r="X313" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y313" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF313" t="s">
+        <v>449</v>
+      </c>
+      <c r="AG313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AL313" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314"/>
+      <c r="B314"/>
+      <c r="C314"/>
+      <c r="D314"/>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314"/>
+      <c r="I314" t="s">
+        <v>450</v>
+      </c>
+      <c r="J314" t="s">
+        <v>450</v>
+      </c>
+      <c r="K314" t="s">
+        <v>450</v>
+      </c>
+      <c r="L314" t="s">
+        <v>450</v>
+      </c>
+      <c r="M314" t="s">
+        <v>450</v>
+      </c>
+      <c r="N314" t="s">
+        <v>450</v>
+      </c>
+      <c r="O314" t="s">
+        <v>450</v>
+      </c>
+      <c r="P314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>451</v>
+      </c>
+      <c r="R314" t="s">
+        <v>450</v>
+      </c>
+      <c r="S314" t="s">
+        <v>450</v>
+      </c>
+      <c r="T314" t="s">
+        <v>450</v>
+      </c>
+      <c r="U314" t="s">
+        <v>450</v>
+      </c>
+      <c r="V314" t="s">
+        <v>450</v>
+      </c>
+      <c r="W314" t="s">
+        <v>451</v>
+      </c>
+      <c r="X314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AA314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AB314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AC314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AD314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AE314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AG314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AH314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AI314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AJ314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AK314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AL314" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315"/>
+      <c r="B315"/>
+      <c r="C315"/>
+      <c r="D315"/>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315"/>
+      <c r="I315" t="s">
+        <v>452</v>
+      </c>
+      <c r="J315" t="s">
+        <v>453</v>
+      </c>
+      <c r="K315" t="s">
+        <v>454</v>
+      </c>
+      <c r="L315" t="s">
+        <v>455</v>
+      </c>
+      <c r="M315" t="s">
+        <v>456</v>
+      </c>
+      <c r="N315" t="s">
+        <v>454</v>
+      </c>
+      <c r="O315" t="s">
+        <v>452</v>
+      </c>
+      <c r="P315" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>453</v>
+      </c>
+      <c r="R315" t="s">
+        <v>452</v>
+      </c>
+      <c r="S315" t="s">
+        <v>454</v>
+      </c>
+      <c r="T315" t="s">
+        <v>452</v>
+      </c>
+      <c r="U315" t="s">
+        <v>454</v>
+      </c>
+      <c r="V315" t="s">
+        <v>458</v>
+      </c>
+      <c r="W315" t="s">
+        <v>458</v>
+      </c>
+      <c r="X315" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y315" t="s">
+        <v>454</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>460</v>
+      </c>
+      <c r="AA315" t="s">
+        <v>453</v>
+      </c>
+      <c r="AB315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AC315" t="s">
+        <v>459</v>
+      </c>
+      <c r="AD315" t="s">
+        <v>462</v>
+      </c>
+      <c r="AE315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AF315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AG315" t="s">
+        <v>458</v>
+      </c>
+      <c r="AH315" t="s">
+        <v>463</v>
+      </c>
+      <c r="AI315" t="s">
+        <v>460</v>
+      </c>
+      <c r="AJ315" t="s">
+        <v>452</v>
+      </c>
+      <c r="AK315" t="s">
+        <v>464</v>
+      </c>
+      <c r="AL315" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316"/>
+      <c r="B316"/>
+      <c r="C316"/>
+      <c r="D316"/>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316"/>
+      <c r="I316" t="s">
+        <v>465</v>
+      </c>
+      <c r="J316" t="s">
+        <v>466</v>
+      </c>
+      <c r="K316" t="s">
+        <v>467</v>
+      </c>
+      <c r="L316" t="s">
+        <v>468</v>
+      </c>
+      <c r="M316" t="s">
+        <v>466</v>
+      </c>
+      <c r="N316" t="s">
+        <v>469</v>
+      </c>
+      <c r="O316" t="s">
+        <v>470</v>
+      </c>
+      <c r="P316" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>471</v>
+      </c>
+      <c r="R316" t="s">
+        <v>472</v>
+      </c>
+      <c r="S316" t="s">
+        <v>467</v>
+      </c>
+      <c r="T316" t="s">
+        <v>473</v>
+      </c>
+      <c r="U316" t="s">
+        <v>467</v>
+      </c>
+      <c r="V316" t="s">
+        <v>474</v>
+      </c>
+      <c r="W316" t="s">
+        <v>471</v>
+      </c>
+      <c r="X316" t="s">
+        <v>471</v>
+      </c>
+      <c r="Y316" t="s">
+        <v>467</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>466</v>
+      </c>
+      <c r="AA316" t="s">
+        <v>475</v>
+      </c>
+      <c r="AB316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC316" t="s">
+        <v>473</v>
+      </c>
+      <c r="AD316" t="s">
+        <v>476</v>
+      </c>
+      <c r="AE316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AF316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AI316" t="s">
+        <v>477</v>
+      </c>
+      <c r="AJ316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AK316" t="s">
+        <v>478</v>
+      </c>
+      <c r="AL316" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>