--- v1 (2026-03-01)
+++ v2 (2026-04-16)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="348">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LIX сесія VIII скликання</t>
   </si>
   <si>
     <t>Марганецька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Барда Вадим Іванович</t>
   </si>
   <si>
     <t>Білий Олександр Якович</t>
   </si>
   <si>
     <t>Бобух Олександр Іванович</t>
   </si>
   <si>
@@ -614,153 +614,489 @@
   <si>
     <t>За: 2</t>
   </si>
   <si>
     <t>Проти: 2</t>
   </si>
   <si>
     <t>Утримались: 7</t>
   </si>
   <si>
     <t>Проти</t>
   </si>
   <si>
     <t>Утр.</t>
   </si>
   <si>
     <t>10.02.26  14:56:18</t>
   </si>
   <si>
     <t>10.02.26  14:56:51</t>
   </si>
   <si>
     <t>10.02.26  14:57:24</t>
   </si>
   <si>
-    <t>За: 42</t>
-[...2 lines deleted...]
-    <t>За: 81</t>
+    <t>04.03.26  13:39:05</t>
+  </si>
+  <si>
+    <t>04.03.26  13:39:38</t>
+  </si>
+  <si>
+    <t>04.03.26  13:40:11</t>
+  </si>
+  <si>
+    <t>04.03.26  13:40:44</t>
+  </si>
+  <si>
+    <t>2972Про прийняття на баланс виконавчому комітету Марганецької міської ради</t>
+  </si>
+  <si>
+    <t>04.03.26  13:41:17</t>
+  </si>
+  <si>
+    <t>2973Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>04.03.26  13:41:50</t>
+  </si>
+  <si>
+    <t>2974Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>04.03.26  13:42:23</t>
+  </si>
+  <si>
+    <t>2975Про прийняття на баланс Міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>04.03.26  13:42:54</t>
+  </si>
+  <si>
+    <t>2976Про передачу  в тимчасове безоплатне користування основних засобів</t>
+  </si>
+  <si>
+    <t>04.03.26  13:43:25</t>
+  </si>
+  <si>
+    <t>2977Про передачу  в тимчасове безоплатне користування основних засобів</t>
+  </si>
+  <si>
+    <t>04.03.26  13:43:59</t>
+  </si>
+  <si>
+    <t>04.03.26  13:44:32</t>
+  </si>
+  <si>
+    <t>2979Про безоплатне відчуження комунального майна на користь військової частини [[1491]]</t>
+  </si>
+  <si>
+    <t>04.03.26  13:45:04</t>
+  </si>
+  <si>
+    <t>2980Про передачу транспортного засобу Bobcat S 530 в користування КП «Комунальник» ММР»</t>
+  </si>
+  <si>
+    <t>04.03.26  13:45:37</t>
+  </si>
+  <si>
+    <t>04.03.26  13:46:13</t>
+  </si>
+  <si>
+    <t>04.03.26  13:46:45</t>
+  </si>
+  <si>
+    <t>04.03.26  13:47:19</t>
+  </si>
+  <si>
+    <t>2984Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>04.03.26  13:47:52</t>
+  </si>
+  <si>
+    <t>04.03.26  13:48:23</t>
+  </si>
+  <si>
+    <t>04.03.26  13:48:55</t>
+  </si>
+  <si>
+    <t>04.03.26  13:49:29</t>
+  </si>
+  <si>
+    <t>04.03.26  13:50:02</t>
+  </si>
+  <si>
+    <t>04.03.26  13:50:33</t>
+  </si>
+  <si>
+    <t>04.03.26  13:51:06</t>
+  </si>
+  <si>
+    <t>04.03.26  13:51:37</t>
+  </si>
+  <si>
+    <t>04.03.26  13:52:12</t>
+  </si>
+  <si>
+    <t>04.03.26  13:52:45</t>
+  </si>
+  <si>
+    <t>04.03.26  13:53:17</t>
+  </si>
+  <si>
+    <t>04.03.26  13:53:50</t>
+  </si>
+  <si>
+    <t>04.03.26  13:54:23</t>
+  </si>
+  <si>
+    <t>04.03.26  13:54:57</t>
+  </si>
+  <si>
+    <t>04.03.26  13:55:28</t>
+  </si>
+  <si>
+    <t>04.03.26  13:56:03</t>
+  </si>
+  <si>
+    <t>04.03.26  13:56:37</t>
+  </si>
+  <si>
+    <t>02.04.26  14:16:48</t>
+  </si>
+  <si>
+    <t>02.04.26  14:17:25</t>
+  </si>
+  <si>
+    <t>02.04.26  14:17:56</t>
+  </si>
+  <si>
+    <t>02.04.26  14:18:29</t>
+  </si>
+  <si>
+    <t>02.04.26  14:19:00</t>
+  </si>
+  <si>
+    <t>02.04.26  14:19:32</t>
+  </si>
+  <si>
+    <t>02.04.26  14:20:05</t>
+  </si>
+  <si>
+    <t>02.04.26  14:20:41</t>
+  </si>
+  <si>
+    <t>02.04.26  14:21:13</t>
+  </si>
+  <si>
+    <t>02.04.26  14:21:44</t>
+  </si>
+  <si>
+    <t>02.04.26  14:22:17</t>
+  </si>
+  <si>
+    <t>3014Про перейменування парку «Ювілейний» на парк «Героїв Марганця»</t>
+  </si>
+  <si>
+    <t>02.04.26  14:22:51</t>
+  </si>
+  <si>
+    <t>3015Про прийняття до комунальної власності міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:23:25</t>
+  </si>
+  <si>
+    <t>3016Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:23:59</t>
+  </si>
+  <si>
+    <t>3017Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:24:31</t>
+  </si>
+  <si>
+    <t>3018Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:25:03</t>
+  </si>
+  <si>
+    <t>3019Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>02.04.26  14:25:37</t>
+  </si>
+  <si>
+    <t>3020Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>02.04.26  14:26:09</t>
+  </si>
+  <si>
+    <t>3021Про передачу Державної атрибутики</t>
+  </si>
+  <si>
+    <t>02.04.26  14:26:43</t>
+  </si>
+  <si>
+    <t>02.04.26  14:27:18</t>
+  </si>
+  <si>
+    <t>02.04.26  14:27:52</t>
+  </si>
+  <si>
+    <t>02.04.26  14:28:28</t>
+  </si>
+  <si>
+    <t>02.04.26  14:29:02</t>
+  </si>
+  <si>
+    <t>3026Про передачу бульдозеру марки – ДЗ-171 в користування КП «Комунальник» ММР»</t>
+  </si>
+  <si>
+    <t>02.04.26  14:29:34</t>
+  </si>
+  <si>
+    <t>02.04.26  14:30:07</t>
+  </si>
+  <si>
+    <t>02.04.26  14:30:45</t>
+  </si>
+  <si>
+    <t>02.04.26  14:31:18</t>
+  </si>
+  <si>
+    <t>02.04.26  14:31:51</t>
+  </si>
+  <si>
+    <t>02.04.26  14:32:25</t>
+  </si>
+  <si>
+    <t>02.04.26  14:32:56</t>
+  </si>
+  <si>
+    <t>3033Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:33:32</t>
+  </si>
+  <si>
+    <t>02.04.26  14:34:07</t>
+  </si>
+  <si>
+    <t>02.04.26  14:34:41</t>
+  </si>
+  <si>
+    <t>02.04.26  14:35:14</t>
+  </si>
+  <si>
+    <t>02.04.26  14:35:47</t>
+  </si>
+  <si>
+    <t>02.04.26  14:36:20</t>
+  </si>
+  <si>
+    <t>02.04.26  14:36:52</t>
+  </si>
+  <si>
+    <t>02.04.26  14:37:29</t>
+  </si>
+  <si>
+    <t>02.04.26  14:38:06</t>
+  </si>
+  <si>
+    <t>02.04.26  14:38:41</t>
+  </si>
+  <si>
+    <t>02.04.26  14:39:15</t>
+  </si>
+  <si>
+    <t>02.04.26  14:39:52</t>
+  </si>
+  <si>
+    <t>02.04.26  14:40:41</t>
+  </si>
+  <si>
+    <t>02.04.26  14:41:16</t>
+  </si>
+  <si>
+    <t>02.04.26  14:41:50</t>
+  </si>
+  <si>
+    <t>02.04.26  14:42:22</t>
+  </si>
+  <si>
+    <t>02.04.26  14:42:54</t>
+  </si>
+  <si>
+    <t>02.04.26  14:43:26</t>
+  </si>
+  <si>
+    <t>02.04.26  14:43:59</t>
+  </si>
+  <si>
+    <t>02.04.26  14:44:32</t>
+  </si>
+  <si>
+    <t>02.04.26  14:45:07</t>
+  </si>
+  <si>
+    <t>3054Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>02.04.26  14:45:41</t>
+  </si>
+  <si>
+    <t>3055Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>За: 126</t>
+  </si>
+  <si>
+    <t>За: 131</t>
   </si>
   <si>
     <t>За: 96</t>
   </si>
   <si>
-    <t>За: 80</t>
+    <t>За: 129</t>
   </si>
   <si>
     <t>За: 36</t>
   </si>
   <si>
-    <t>За: 73</t>
+    <t>За: 106</t>
+  </si>
+  <si>
+    <t>За: 203</t>
+  </si>
+  <si>
+    <t>За: 95</t>
+  </si>
+  <si>
+    <t>За: 207</t>
+  </si>
+  <si>
+    <t>За: 204</t>
+  </si>
+  <si>
+    <t>За: 199</t>
+  </si>
+  <si>
+    <t>За: 209</t>
+  </si>
+  <si>
+    <t>За: 175</t>
+  </si>
+  <si>
+    <t>За: 201</t>
+  </si>
+  <si>
+    <t>За: 208</t>
+  </si>
+  <si>
+    <t>За: 200</t>
   </si>
   <si>
     <t>За: 120</t>
   </si>
   <si>
-    <t>За: 121</t>
-[...17 lines deleted...]
-    <t>За: 87</t>
+    <t>За: 206</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
+    <t>Не голос.: 3</t>
+  </si>
+  <si>
+    <t>Не голос.: 6</t>
+  </si>
+  <si>
+    <t>Не голос.: 0</t>
+  </si>
+  <si>
+    <t>Не голос.: 21</t>
+  </si>
+  <si>
+    <t>Не голос.: 8</t>
+  </si>
+  <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 10</t>
+  </si>
+  <si>
     <t>Не голос.: 2</t>
   </si>
   <si>
     <t>Не голос.: 4</t>
   </si>
   <si>
-    <t>Не голос.: 0</t>
-[...19 lines deleted...]
-  <si>
     <t>Відсут.: 81</t>
   </si>
   <si>
-    <t>Відсут.: 40</t>
-[...11 lines deleted...]
-    <t>Відсут.: 49</t>
+    <t>Відсут.: 73</t>
+  </si>
+  <si>
+    <t>Відсут.: 210</t>
+  </si>
+  <si>
+    <t>Відсут.: 93</t>
+  </si>
+  <si>
+    <t>Відсут.: 174</t>
+  </si>
+  <si>
+    <t>Відсут.: 101</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 85</t>
-[...2 lines deleted...]
-    <t>Відсут.: 36</t>
+    <t>Відсут.: 114</t>
+  </si>
+  <si>
+    <t>Відсут.: 33</t>
+  </si>
+  <si>
+    <t>Відсут.: 170</t>
+  </si>
+  <si>
+    <t>Відсут.: 88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -785,51 +1121,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AL131"/>
+  <dimension ref="A1:AL216"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -15648,547 +15984,10535 @@
         <v>41</v>
       </c>
       <c r="AF126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AG126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AI126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AJ126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AK126" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AL126" t="s" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="127">
-      <c r="A127"/>
-[...7 lines deleted...]
-      <c r="I127" t="s">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
         <v>201</v>
       </c>
-      <c r="J127" t="s">
-[...84 lines deleted...]
-        <v>212</v>
+      <c r="C127" t="inlineStr" s="4">
+        <is>
+          <t>2969Про затвердження Програми зайнятості населення Марганецької міської територіальної громади на 2026-2029 роки</t>
+        </is>
+      </c>
+      <c r="D127" t="s">
+        <v>36</v>
+      </c>
+      <c r="E127" t="s">
+        <v>37</v>
+      </c>
+      <c r="F127" t="s">
+        <v>79</v>
+      </c>
+      <c r="G127" t="s">
+        <v>39</v>
+      </c>
+      <c r="H127" t="s">
+        <v>40</v>
+      </c>
+      <c r="I127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD127" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK127" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL127" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="128">
-      <c r="A128"/>
-[...7 lines deleted...]
-      <c r="I128" t="s">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>202</v>
+      </c>
+      <c r="C128" t="inlineStr" s="4">
+        <is>
+          <t>2970Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D128" t="s">
+        <v>36</v>
+      </c>
+      <c r="E128" t="s">
+        <v>37</v>
+      </c>
+      <c r="F128" t="s">
+        <v>79</v>
+      </c>
+      <c r="G128" t="s">
         <v>39</v>
       </c>
-      <c r="J128" t="s">
-[...84 lines deleted...]
-        <v>39</v>
+      <c r="H128" t="s">
+        <v>40</v>
+      </c>
+      <c r="I128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD128" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK128" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL128" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="129">
-      <c r="A129"/>
-[...95 lines deleted...]
-        <v>217</v>
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>203</v>
+      </c>
+      <c r="C129" t="inlineStr" s="4">
+        <is>
+          <t>2971Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D129" t="s">
+        <v>36</v>
+      </c>
+      <c r="E129" t="s">
+        <v>37</v>
+      </c>
+      <c r="F129" t="s">
+        <v>79</v>
+      </c>
+      <c r="G129" t="s">
+        <v>39</v>
+      </c>
+      <c r="H129" t="s">
+        <v>40</v>
+      </c>
+      <c r="I129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD129" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK129" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL129" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="130">
-      <c r="A130"/>
-[...95 lines deleted...]
-        <v>220</v>
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>204</v>
+      </c>
+      <c r="C130" t="s" s="4">
+        <v>205</v>
+      </c>
+      <c r="D130" t="s">
+        <v>36</v>
+      </c>
+      <c r="E130" t="s">
+        <v>37</v>
+      </c>
+      <c r="F130" t="s">
+        <v>79</v>
+      </c>
+      <c r="G130" t="s">
+        <v>39</v>
+      </c>
+      <c r="H130" t="s">
+        <v>40</v>
+      </c>
+      <c r="I130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD130" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK130" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL130" t="s" s="5">
+        <v>41</v>
       </c>
     </row>
     <row r="131">
-      <c r="A131"/>
-[...7 lines deleted...]
-      <c r="I131" t="s">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>206</v>
+      </c>
+      <c r="C131" t="s" s="4">
+        <v>207</v>
+      </c>
+      <c r="D131" t="s">
+        <v>36</v>
+      </c>
+      <c r="E131" t="s">
+        <v>37</v>
+      </c>
+      <c r="F131" t="s">
+        <v>90</v>
+      </c>
+      <c r="G131" t="s">
+        <v>39</v>
+      </c>
+      <c r="H131" t="s">
+        <v>40</v>
+      </c>
+      <c r="I131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC131" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AD131" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK131" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL131" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>208</v>
+      </c>
+      <c r="C132" t="s" s="4">
+        <v>209</v>
+      </c>
+      <c r="D132" t="s">
+        <v>36</v>
+      </c>
+      <c r="E132" t="s">
+        <v>37</v>
+      </c>
+      <c r="F132" t="s">
+        <v>79</v>
+      </c>
+      <c r="G132" t="s">
+        <v>39</v>
+      </c>
+      <c r="H132" t="s">
+        <v>40</v>
+      </c>
+      <c r="I132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD132" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK132" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL132" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>210</v>
+      </c>
+      <c r="C133" t="s" s="4">
+        <v>211</v>
+      </c>
+      <c r="D133" t="s">
+        <v>36</v>
+      </c>
+      <c r="E133" t="s">
+        <v>37</v>
+      </c>
+      <c r="F133" t="s">
+        <v>79</v>
+      </c>
+      <c r="G133" t="s">
+        <v>39</v>
+      </c>
+      <c r="H133" t="s">
+        <v>40</v>
+      </c>
+      <c r="I133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD133" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK133" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL133" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>212</v>
+      </c>
+      <c r="C134" t="s" s="4">
+        <v>213</v>
+      </c>
+      <c r="D134" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" t="s">
+        <v>37</v>
+      </c>
+      <c r="F134" t="s">
+        <v>79</v>
+      </c>
+      <c r="G134" t="s">
+        <v>39</v>
+      </c>
+      <c r="H134" t="s">
+        <v>40</v>
+      </c>
+      <c r="I134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD134" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK134" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL134" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>214</v>
+      </c>
+      <c r="C135" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="D135" t="s">
+        <v>36</v>
+      </c>
+      <c r="E135" t="s">
+        <v>37</v>
+      </c>
+      <c r="F135" t="s">
+        <v>79</v>
+      </c>
+      <c r="G135" t="s">
+        <v>39</v>
+      </c>
+      <c r="H135" t="s">
+        <v>40</v>
+      </c>
+      <c r="I135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD135" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK135" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL135" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>216</v>
+      </c>
+      <c r="C136" t="inlineStr" s="4">
+        <is>
+          <t>2978Про затвердження статуту комунального підприємства «Марганецьводоканал» Марганецької міської ради» в новій редакції</t>
+        </is>
+      </c>
+      <c r="D136" t="s">
+        <v>36</v>
+      </c>
+      <c r="E136" t="s">
+        <v>37</v>
+      </c>
+      <c r="F136" t="s">
+        <v>79</v>
+      </c>
+      <c r="G136" t="s">
+        <v>39</v>
+      </c>
+      <c r="H136" t="s">
+        <v>40</v>
+      </c>
+      <c r="I136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD136" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK136" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL136" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>217</v>
+      </c>
+      <c r="C137" t="s" s="4">
+        <v>218</v>
+      </c>
+      <c r="D137" t="s">
+        <v>36</v>
+      </c>
+      <c r="E137" t="s">
+        <v>37</v>
+      </c>
+      <c r="F137" t="s">
+        <v>79</v>
+      </c>
+      <c r="G137" t="s">
+        <v>39</v>
+      </c>
+      <c r="H137" t="s">
+        <v>40</v>
+      </c>
+      <c r="I137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD137" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK137" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL137" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>219</v>
+      </c>
+      <c r="C138" t="s" s="4">
+        <v>220</v>
+      </c>
+      <c r="D138" t="s">
+        <v>36</v>
+      </c>
+      <c r="E138" t="s">
+        <v>37</v>
+      </c>
+      <c r="F138" t="s">
+        <v>79</v>
+      </c>
+      <c r="G138" t="s">
+        <v>39</v>
+      </c>
+      <c r="H138" t="s">
+        <v>40</v>
+      </c>
+      <c r="I138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD138" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK138" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL138" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>221</v>
+      </c>
+      <c r="C139" t="inlineStr" s="4">
+        <is>
+          <t>2981Про закріплення деякого майна за КП «Комунальник» ММР» на праві узуфрукту комунального майна</t>
+        </is>
+      </c>
+      <c r="D139" t="s">
+        <v>36</v>
+      </c>
+      <c r="E139" t="s">
+        <v>37</v>
+      </c>
+      <c r="F139" t="s">
+        <v>90</v>
+      </c>
+      <c r="G139" t="s">
+        <v>39</v>
+      </c>
+      <c r="H139" t="s">
+        <v>40</v>
+      </c>
+      <c r="I139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W139" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="X139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD139" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK139" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL139" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>222</v>
+      </c>
+      <c r="C140" t="inlineStr" s="4">
+        <is>
+          <t>2982Про надання дозволу комунальному підприємству «Комунальник» Марганецької міської ради» на придбання евакуатору</t>
+        </is>
+      </c>
+      <c r="D140" t="s">
+        <v>36</v>
+      </c>
+      <c r="E140" t="s">
+        <v>37</v>
+      </c>
+      <c r="F140" t="s">
+        <v>79</v>
+      </c>
+      <c r="G140" t="s">
+        <v>39</v>
+      </c>
+      <c r="H140" t="s">
+        <v>40</v>
+      </c>
+      <c r="I140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD140" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK140" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL140" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>223</v>
+      </c>
+      <c r="C141" t="inlineStr" s="4">
+        <is>
+          <t>2983Про надання дозволу КП «Марганецьводоканал» ММР» на укладення договору про спільне користування земельними ділянками</t>
+        </is>
+      </c>
+      <c r="D141" t="s">
+        <v>36</v>
+      </c>
+      <c r="E141" t="s">
+        <v>37</v>
+      </c>
+      <c r="F141" t="s">
+        <v>79</v>
+      </c>
+      <c r="G141" t="s">
+        <v>39</v>
+      </c>
+      <c r="H141" t="s">
+        <v>40</v>
+      </c>
+      <c r="I141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD141" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK141" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL141" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>224</v>
+      </c>
+      <c r="C142" t="s" s="4">
+        <v>225</v>
+      </c>
+      <c r="D142" t="s">
+        <v>36</v>
+      </c>
+      <c r="E142" t="s">
+        <v>37</v>
+      </c>
+      <c r="F142" t="s">
+        <v>90</v>
+      </c>
+      <c r="G142" t="s">
+        <v>39</v>
+      </c>
+      <c r="H142" t="s">
+        <v>40</v>
+      </c>
+      <c r="I142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W142" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="X142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD142" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK142" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL142" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="s">
+        <v>226</v>
+      </c>
+      <c r="C143" t="inlineStr" s="4">
+        <is>
+          <t>2985Про внесення змін до договору оренди земельної  ділянки ТОВ ВКФ «Агро - хліб» від 01.08.2011 року за № 121130004000242</t>
+        </is>
+      </c>
+      <c r="D143" t="s">
+        <v>36</v>
+      </c>
+      <c r="E143" t="s">
+        <v>37</v>
+      </c>
+      <c r="F143" t="s">
+        <v>90</v>
+      </c>
+      <c r="G143" t="s">
+        <v>39</v>
+      </c>
+      <c r="H143" t="s">
+        <v>40</v>
+      </c>
+      <c r="I143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD143" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG143" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK143" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL143" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="s">
         <v>227</v>
       </c>
-      <c r="J131" t="s">
+      <c r="C144" t="inlineStr" s="4">
+        <is>
+          <t>2986Про затвердження технічної документації із землеустрою щодо інвентаризації земельної ділянки ТОВ ВКФ «Агро-хліб» за адресою: м. Марганець, вул. Паркова, біля буд. № 15 (біля міської лікарні)</t>
+        </is>
+      </c>
+      <c r="D144" t="s">
+        <v>36</v>
+      </c>
+      <c r="E144" t="s">
+        <v>37</v>
+      </c>
+      <c r="F144" t="s">
+        <v>79</v>
+      </c>
+      <c r="G144" t="s">
+        <v>39</v>
+      </c>
+      <c r="H144" t="s">
+        <v>40</v>
+      </c>
+      <c r="I144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD144" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK144" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL144" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="s">
         <v>228</v>
       </c>
-      <c r="K131" t="s">
+      <c r="C145" t="inlineStr" s="4">
+        <is>
+          <t>2987Про затвердження проєкту землеустрою щодо відведення земельної ділянки в постійне користування Комунальному підприємству «Інфраструктурного розвитку та благоустрою Марганецької</t>
+        </is>
+      </c>
+      <c r="D145" t="s">
+        <v>36</v>
+      </c>
+      <c r="E145" t="s">
+        <v>37</v>
+      </c>
+      <c r="F145" t="s">
+        <v>79</v>
+      </c>
+      <c r="G145" t="s">
+        <v>39</v>
+      </c>
+      <c r="H145" t="s">
+        <v>40</v>
+      </c>
+      <c r="I145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD145" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK145" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL145" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
         <v>229</v>
       </c>
-      <c r="L131" t="s">
+      <c r="C146" t="inlineStr" s="4">
+        <is>
+          <t>2988Про затвердження технічної документації із землеустрою щодо поділу та об’єднання земельних  ділянок, за адресою: м. Марганець, вул. Незалежності, біля Ювілейного ринку</t>
+        </is>
+      </c>
+      <c r="D146" t="s">
+        <v>36</v>
+      </c>
+      <c r="E146" t="s">
+        <v>37</v>
+      </c>
+      <c r="F146" t="s">
+        <v>79</v>
+      </c>
+      <c r="G146" t="s">
+        <v>39</v>
+      </c>
+      <c r="H146" t="s">
+        <v>40</v>
+      </c>
+      <c r="I146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD146" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK146" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL146" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
         <v>230</v>
       </c>
-      <c r="M131" t="s">
-[...2 lines deleted...]
-      <c r="N131" t="s">
+      <c r="C147" t="inlineStr" s="4">
+        <is>
+          <t>2989Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у користування на умовах оренди Приватному</t>
+        </is>
+      </c>
+      <c r="D147" t="s">
+        <v>36</v>
+      </c>
+      <c r="E147" t="s">
+        <v>37</v>
+      </c>
+      <c r="F147" t="s">
+        <v>90</v>
+      </c>
+      <c r="G147" t="s">
+        <v>39</v>
+      </c>
+      <c r="H147" t="s">
+        <v>40</v>
+      </c>
+      <c r="I147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P147" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD147" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK147" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL147" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
         <v>231</v>
       </c>
-      <c r="O131" t="s">
+      <c r="C148" t="inlineStr" s="4">
+        <is>
+          <t>2990Про поновлення договору оренди земельної ділянки Товариству з обмеженою відповідальністю «ВЕК», за адресою: м. Марганець, вул. Гірська, 8</t>
+        </is>
+      </c>
+      <c r="D148" t="s">
+        <v>36</v>
+      </c>
+      <c r="E148" t="s">
+        <v>37</v>
+      </c>
+      <c r="F148" t="s">
+        <v>79</v>
+      </c>
+      <c r="G148" t="s">
+        <v>39</v>
+      </c>
+      <c r="H148" t="s">
+        <v>40</v>
+      </c>
+      <c r="I148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD148" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK148" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL148" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
         <v>232</v>
       </c>
-      <c r="P131" t="s">
+      <c r="C149" t="inlineStr" s="4">
+        <is>
+          <t>2991Про затвердження проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди, цільове призначення якої змінюється, фізичній особі-підприємцю Коновалову</t>
+        </is>
+      </c>
+      <c r="D149" t="s">
+        <v>36</v>
+      </c>
+      <c r="E149" t="s">
+        <v>37</v>
+      </c>
+      <c r="F149" t="s">
+        <v>79</v>
+      </c>
+      <c r="G149" t="s">
+        <v>39</v>
+      </c>
+      <c r="H149" t="s">
+        <v>40</v>
+      </c>
+      <c r="I149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD149" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK149" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL149" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
         <v>233</v>
       </c>
-      <c r="Q131" t="s">
-[...38 lines deleted...]
-      <c r="AD131" t="s">
+      <c r="C150" t="inlineStr" s="4">
+        <is>
+          <t>2992Про затвердження проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди громадянину України Тихонову Віктору Івановичу за адресою: м. Марганець, вул.</t>
+        </is>
+      </c>
+      <c r="D150" t="s">
+        <v>36</v>
+      </c>
+      <c r="E150" t="s">
+        <v>37</v>
+      </c>
+      <c r="F150" t="s">
+        <v>79</v>
+      </c>
+      <c r="G150" t="s">
+        <v>39</v>
+      </c>
+      <c r="H150" t="s">
+        <v>40</v>
+      </c>
+      <c r="I150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD150" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK150" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL150" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
         <v>234</v>
       </c>
-      <c r="AE131" t="s">
-[...11 lines deleted...]
-      <c r="AI131" t="s">
+      <c r="C151" t="inlineStr" s="4">
+        <is>
+          <t>2993Про затвердження проєкту землеустрою щодо зміни цільового призначення земельної ділянки приватної власності громадянину України Зозулі Сергію Григоровичу, за  адресою: м. Марганець, вул.</t>
+        </is>
+      </c>
+      <c r="D151" t="s">
+        <v>36</v>
+      </c>
+      <c r="E151" t="s">
+        <v>37</v>
+      </c>
+      <c r="F151" t="s">
+        <v>79</v>
+      </c>
+      <c r="G151" t="s">
+        <v>39</v>
+      </c>
+      <c r="H151" t="s">
+        <v>40</v>
+      </c>
+      <c r="I151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD151" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK151" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL151" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
         <v>235</v>
       </c>
-      <c r="AJ131" t="s">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="C152" t="inlineStr" s="4">
+        <is>
+          <t>2994Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Бабич Олені</t>
+        </is>
+      </c>
+      <c r="D152" t="s">
+        <v>36</v>
+      </c>
+      <c r="E152" t="s">
+        <v>37</v>
+      </c>
+      <c r="F152" t="s">
+        <v>79</v>
+      </c>
+      <c r="G152" t="s">
+        <v>39</v>
+      </c>
+      <c r="H152" t="s">
+        <v>40</v>
+      </c>
+      <c r="I152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD152" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK152" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL152" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>236</v>
+      </c>
+      <c r="C153" t="inlineStr" s="4">
+        <is>
+          <t>2995Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Власюк Анні</t>
+        </is>
+      </c>
+      <c r="D153" t="s">
+        <v>36</v>
+      </c>
+      <c r="E153" t="s">
+        <v>37</v>
+      </c>
+      <c r="F153" t="s">
+        <v>79</v>
+      </c>
+      <c r="G153" t="s">
+        <v>39</v>
+      </c>
+      <c r="H153" t="s">
+        <v>40</v>
+      </c>
+      <c r="I153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD153" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK153" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL153" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="s">
+        <v>237</v>
+      </c>
+      <c r="C154" t="inlineStr" s="4">
+        <is>
+          <t>2996Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Хрустєвій</t>
+        </is>
+      </c>
+      <c r="D154" t="s">
+        <v>36</v>
+      </c>
+      <c r="E154" t="s">
+        <v>37</v>
+      </c>
+      <c r="F154" t="s">
+        <v>79</v>
+      </c>
+      <c r="G154" t="s">
+        <v>39</v>
+      </c>
+      <c r="H154" t="s">
+        <v>40</v>
+      </c>
+      <c r="I154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD154" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK154" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL154" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="s">
+        <v>238</v>
+      </c>
+      <c r="C155" t="inlineStr" s="4">
+        <is>
+          <t>2997Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Дзюбі</t>
+        </is>
+      </c>
+      <c r="D155" t="s">
+        <v>36</v>
+      </c>
+      <c r="E155" t="s">
+        <v>37</v>
+      </c>
+      <c r="F155" t="s">
+        <v>79</v>
+      </c>
+      <c r="G155" t="s">
+        <v>39</v>
+      </c>
+      <c r="H155" t="s">
+        <v>40</v>
+      </c>
+      <c r="I155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD155" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK155" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL155" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="s">
+        <v>239</v>
+      </c>
+      <c r="C156" t="inlineStr" s="4">
+        <is>
+          <t>2998Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Дубовик</t>
+        </is>
+      </c>
+      <c r="D156" t="s">
+        <v>36</v>
+      </c>
+      <c r="E156" t="s">
+        <v>37</v>
+      </c>
+      <c r="F156" t="s">
+        <v>79</v>
+      </c>
+      <c r="G156" t="s">
+        <v>39</v>
+      </c>
+      <c r="H156" t="s">
+        <v>40</v>
+      </c>
+      <c r="I156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD156" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK156" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL156" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="s">
+        <v>240</v>
+      </c>
+      <c r="C157" t="inlineStr" s="4">
+        <is>
+          <t>2999Про надання  дозволу на розроблення проєкту землеустрою  щодо відведення земельної ділянки в користування на умовах оренди для городництва громадянину України Буряку Дмитру</t>
+        </is>
+      </c>
+      <c r="D157" t="s">
+        <v>36</v>
+      </c>
+      <c r="E157" t="s">
+        <v>37</v>
+      </c>
+      <c r="F157" t="s">
+        <v>79</v>
+      </c>
+      <c r="G157" t="s">
+        <v>39</v>
+      </c>
+      <c r="H157" t="s">
+        <v>40</v>
+      </c>
+      <c r="I157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD157" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK157" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL157" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="s">
+        <v>241</v>
+      </c>
+      <c r="C158" t="inlineStr" s="4">
+        <is>
+          <t>3000Про надання  дозволу на розроблення проєкту землеустрою  щодо відведення земельної ділянки в користування на умовах оренди для городництва громадянину України Буряку Дмитру</t>
+        </is>
+      </c>
+      <c r="D158" t="s">
+        <v>36</v>
+      </c>
+      <c r="E158" t="s">
+        <v>37</v>
+      </c>
+      <c r="F158" t="s">
+        <v>79</v>
+      </c>
+      <c r="G158" t="s">
+        <v>39</v>
+      </c>
+      <c r="H158" t="s">
+        <v>40</v>
+      </c>
+      <c r="I158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD158" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK158" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL158" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>242</v>
+      </c>
+      <c r="C159" t="inlineStr" s="4">
+        <is>
+          <t>3001Про надання  дозволу на розроблення проєкту землеустрою  щодо відведення земельної ділянки в користування на умовах оренди для городництва громадянину України Буряку Дмитру</t>
+        </is>
+      </c>
+      <c r="D159" t="s">
+        <v>36</v>
+      </c>
+      <c r="E159" t="s">
+        <v>37</v>
+      </c>
+      <c r="F159" t="s">
+        <v>79</v>
+      </c>
+      <c r="G159" t="s">
+        <v>39</v>
+      </c>
+      <c r="H159" t="s">
+        <v>40</v>
+      </c>
+      <c r="I159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="K159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="N159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD159" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK159" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL159" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
+        <v>243</v>
+      </c>
+      <c r="C160" t="inlineStr" s="4">
+        <is>
+          <t>3004Про затвердження Програми забезпечення права кожної дитини на зростання в сімейному оточенні у Марганецькій міській територіальній громаді на 2026 - 2030 роки  </t>
+        </is>
+      </c>
+      <c r="D160" t="s">
+        <v>36</v>
+      </c>
+      <c r="E160" t="s">
+        <v>37</v>
+      </c>
+      <c r="F160" t="s">
+        <v>105</v>
+      </c>
+      <c r="G160" t="s">
+        <v>39</v>
+      </c>
+      <c r="H160" t="s">
+        <v>40</v>
+      </c>
+      <c r="I160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T160" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="U160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI160" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK160" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL160" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="s">
+        <v>244</v>
+      </c>
+      <c r="C161" t="inlineStr" s="4">
+        <is>
+          <t>3005Про затвердження  «Програми «Офіцер-рятувальник громади» на території  Марганецької міської територіальної громади на  2026 рік»</t>
+        </is>
+      </c>
+      <c r="D161" t="s">
+        <v>36</v>
+      </c>
+      <c r="E161" t="s">
+        <v>37</v>
+      </c>
+      <c r="F161" t="s">
+        <v>65</v>
+      </c>
+      <c r="G161" t="s">
+        <v>39</v>
+      </c>
+      <c r="H161" t="s">
+        <v>40</v>
+      </c>
+      <c r="I161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI161" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK161" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL161" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>245</v>
+      </c>
+      <c r="C162" t="inlineStr" s="4">
+        <is>
+          <t>3006Про затвердження «Програми створення та використання місцевого матеріального резерву для запобігання і ліквідації наслідків надзвичайних ситуацій на території Марганецької міської</t>
+        </is>
+      </c>
+      <c r="D162" t="s">
+        <v>36</v>
+      </c>
+      <c r="E162" t="s">
+        <v>37</v>
+      </c>
+      <c r="F162" t="s">
+        <v>65</v>
+      </c>
+      <c r="G162" t="s">
+        <v>39</v>
+      </c>
+      <c r="H162" t="s">
+        <v>40</v>
+      </c>
+      <c r="I162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI162" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK162" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL162" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="s">
+        <v>246</v>
+      </c>
+      <c r="C163" t="inlineStr" s="4">
+        <is>
+          <t>3007Про внесення змін до додатку 2 рішення Марганецької міської ради від 06.06.2024 р. № 1573-53/VIII «Про затвердження Комплексної програми  розвитку соціальних послуг у Марганецькій міській</t>
+        </is>
+      </c>
+      <c r="D163" t="s">
+        <v>36</v>
+      </c>
+      <c r="E163" t="s">
+        <v>37</v>
+      </c>
+      <c r="F163" t="s">
+        <v>79</v>
+      </c>
+      <c r="G163" t="s">
+        <v>39</v>
+      </c>
+      <c r="H163" t="s">
+        <v>40</v>
+      </c>
+      <c r="I163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE163" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AF163" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AG163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI163" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK163" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL163" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="s">
+        <v>247</v>
+      </c>
+      <c r="C164" t="inlineStr" s="4">
+        <is>
+          <t>3008Про внесення змін до п.2 рішення Марганецької міської ради від 18.12.2025 року №2463-59/ VIII «Про затвердження  Програми реформування і розвитку житлово-комунального господарства Марганецької</t>
+        </is>
+      </c>
+      <c r="D164" t="s">
+        <v>36</v>
+      </c>
+      <c r="E164" t="s">
+        <v>37</v>
+      </c>
+      <c r="F164" t="s">
+        <v>65</v>
+      </c>
+      <c r="G164" t="s">
+        <v>39</v>
+      </c>
+      <c r="H164" t="s">
+        <v>40</v>
+      </c>
+      <c r="I164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI164" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK164" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL164" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="s">
+        <v>248</v>
+      </c>
+      <c r="C165" t="inlineStr" s="4">
+        <is>
+          <t>3009Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження  Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D165" t="s">
+        <v>36</v>
+      </c>
+      <c r="E165" t="s">
+        <v>37</v>
+      </c>
+      <c r="F165" t="s">
+        <v>65</v>
+      </c>
+      <c r="G165" t="s">
+        <v>39</v>
+      </c>
+      <c r="H165" t="s">
+        <v>40</v>
+      </c>
+      <c r="I165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI165" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK165" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL165" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>249</v>
+      </c>
+      <c r="C166" t="inlineStr" s="4">
+        <is>
+          <t>3010Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2465-59/VIIІ «Про затвердження заходів з утримання та ремонту об’єктів та елементів благоустрою Марганецької</t>
+        </is>
+      </c>
+      <c r="D166" t="s">
+        <v>36</v>
+      </c>
+      <c r="E166" t="s">
+        <v>37</v>
+      </c>
+      <c r="F166" t="s">
+        <v>65</v>
+      </c>
+      <c r="G166" t="s">
+        <v>39</v>
+      </c>
+      <c r="H166" t="s">
+        <v>40</v>
+      </c>
+      <c r="I166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI166" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK166" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL166" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="s">
+        <v>250</v>
+      </c>
+      <c r="C167" t="inlineStr" s="4">
+        <is>
+          <t>3011Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D167" t="s">
+        <v>36</v>
+      </c>
+      <c r="E167" t="s">
+        <v>37</v>
+      </c>
+      <c r="F167" t="s">
+        <v>65</v>
+      </c>
+      <c r="G167" t="s">
+        <v>39</v>
+      </c>
+      <c r="H167" t="s">
+        <v>40</v>
+      </c>
+      <c r="I167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI167" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK167" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL167" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="s">
+        <v>251</v>
+      </c>
+      <c r="C168" t="inlineStr" s="4">
+        <is>
+          <t>3012Про затвердження статуту Комунального закладу освіти міського центру трудової підготовки учнівської молоді у новій редакції</t>
+        </is>
+      </c>
+      <c r="D168" t="s">
+        <v>36</v>
+      </c>
+      <c r="E168" t="s">
+        <v>37</v>
+      </c>
+      <c r="F168" t="s">
+        <v>105</v>
+      </c>
+      <c r="G168" t="s">
+        <v>39</v>
+      </c>
+      <c r="H168" t="s">
+        <v>40</v>
+      </c>
+      <c r="I168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V168" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI168" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK168" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL168" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>252</v>
+      </c>
+      <c r="C169" t="inlineStr" s="4">
+        <is>
+          <t>3013Про внесення змін до штатного розпису відділу молоді, культури та спорту Марганецької міської ради </t>
+        </is>
+      </c>
+      <c r="D169" t="s">
+        <v>36</v>
+      </c>
+      <c r="E169" t="s">
+        <v>37</v>
+      </c>
+      <c r="F169" t="s">
+        <v>65</v>
+      </c>
+      <c r="G169" t="s">
+        <v>39</v>
+      </c>
+      <c r="H169" t="s">
+        <v>40</v>
+      </c>
+      <c r="I169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI169" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK169" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL169" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>253</v>
+      </c>
+      <c r="C170" t="s" s="4">
+        <v>254</v>
+      </c>
+      <c r="D170" t="s">
+        <v>36</v>
+      </c>
+      <c r="E170" t="s">
+        <v>37</v>
+      </c>
+      <c r="F170" t="s">
+        <v>65</v>
+      </c>
+      <c r="G170" t="s">
+        <v>39</v>
+      </c>
+      <c r="H170" t="s">
+        <v>40</v>
+      </c>
+      <c r="I170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI170" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK170" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL170" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="s">
+        <v>255</v>
+      </c>
+      <c r="C171" t="s" s="4">
+        <v>256</v>
+      </c>
+      <c r="D171" t="s">
+        <v>36</v>
+      </c>
+      <c r="E171" t="s">
+        <v>37</v>
+      </c>
+      <c r="F171" t="s">
+        <v>65</v>
+      </c>
+      <c r="G171" t="s">
+        <v>39</v>
+      </c>
+      <c r="H171" t="s">
+        <v>40</v>
+      </c>
+      <c r="I171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI171" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK171" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL171" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="s">
+        <v>257</v>
+      </c>
+      <c r="C172" t="s" s="4">
+        <v>258</v>
+      </c>
+      <c r="D172" t="s">
+        <v>36</v>
+      </c>
+      <c r="E172" t="s">
+        <v>37</v>
+      </c>
+      <c r="F172" t="s">
+        <v>65</v>
+      </c>
+      <c r="G172" t="s">
+        <v>39</v>
+      </c>
+      <c r="H172" t="s">
+        <v>40</v>
+      </c>
+      <c r="I172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI172" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK172" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL172" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="s">
+        <v>259</v>
+      </c>
+      <c r="C173" t="s" s="4">
+        <v>260</v>
+      </c>
+      <c r="D173" t="s">
+        <v>36</v>
+      </c>
+      <c r="E173" t="s">
+        <v>37</v>
+      </c>
+      <c r="F173" t="s">
+        <v>65</v>
+      </c>
+      <c r="G173" t="s">
+        <v>39</v>
+      </c>
+      <c r="H173" t="s">
+        <v>40</v>
+      </c>
+      <c r="I173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI173" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK173" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL173" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="s">
+        <v>261</v>
+      </c>
+      <c r="C174" t="s" s="4">
+        <v>262</v>
+      </c>
+      <c r="D174" t="s">
+        <v>36</v>
+      </c>
+      <c r="E174" t="s">
+        <v>37</v>
+      </c>
+      <c r="F174" t="s">
+        <v>65</v>
+      </c>
+      <c r="G174" t="s">
+        <v>39</v>
+      </c>
+      <c r="H174" t="s">
+        <v>40</v>
+      </c>
+      <c r="I174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI174" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK174" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL174" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="s">
+        <v>263</v>
+      </c>
+      <c r="C175" t="s" s="4">
+        <v>264</v>
+      </c>
+      <c r="D175" t="s">
+        <v>36</v>
+      </c>
+      <c r="E175" t="s">
+        <v>37</v>
+      </c>
+      <c r="F175" t="s">
+        <v>105</v>
+      </c>
+      <c r="G175" t="s">
+        <v>39</v>
+      </c>
+      <c r="H175" t="s">
+        <v>40</v>
+      </c>
+      <c r="I175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W175" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="X175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI175" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK175" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL175" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="s">
+        <v>265</v>
+      </c>
+      <c r="C176" t="s" s="4">
+        <v>266</v>
+      </c>
+      <c r="D176" t="s">
+        <v>36</v>
+      </c>
+      <c r="E176" t="s">
+        <v>37</v>
+      </c>
+      <c r="F176" t="s">
+        <v>65</v>
+      </c>
+      <c r="G176" t="s">
+        <v>39</v>
+      </c>
+      <c r="H176" t="s">
+        <v>40</v>
+      </c>
+      <c r="I176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI176" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK176" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL176" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="s">
+        <v>267</v>
+      </c>
+      <c r="C177" t="s" s="4">
+        <v>268</v>
+      </c>
+      <c r="D177" t="s">
+        <v>36</v>
+      </c>
+      <c r="E177" t="s">
+        <v>37</v>
+      </c>
+      <c r="F177" t="s">
+        <v>105</v>
+      </c>
+      <c r="G177" t="s">
+        <v>39</v>
+      </c>
+      <c r="H177" t="s">
+        <v>40</v>
+      </c>
+      <c r="I177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M177" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI177" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK177" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL177" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="s">
+        <v>269</v>
+      </c>
+      <c r="C178" t="inlineStr" s="4">
+        <is>
+          <t>3022Про надання дозволу КП «ІРБ ММТГ» на укладання договору поворотної фінансової допомоги з КП «Комбінат комунальних послуг» ММР»</t>
+        </is>
+      </c>
+      <c r="D178" t="s">
+        <v>36</v>
+      </c>
+      <c r="E178" t="s">
+        <v>37</v>
+      </c>
+      <c r="F178" t="s">
+        <v>65</v>
+      </c>
+      <c r="G178" t="s">
+        <v>39</v>
+      </c>
+      <c r="H178" t="s">
+        <v>40</v>
+      </c>
+      <c r="I178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI178" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK178" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL178" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="s">
+        <v>270</v>
+      </c>
+      <c r="C179" t="inlineStr" s="4">
+        <is>
+          <t>3023Про прийняття у власність Марганецької міської територіальної громади екскаватора-навантажувача</t>
+        </is>
+      </c>
+      <c r="D179" t="s">
+        <v>36</v>
+      </c>
+      <c r="E179" t="s">
+        <v>37</v>
+      </c>
+      <c r="F179" t="s">
+        <v>65</v>
+      </c>
+      <c r="G179" t="s">
+        <v>39</v>
+      </c>
+      <c r="H179" t="s">
+        <v>40</v>
+      </c>
+      <c r="I179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI179" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK179" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL179" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="s">
+        <v>271</v>
+      </c>
+      <c r="C180" t="inlineStr" s="4">
+        <is>
+          <t>3024Про надання дозволу КП «ІРБ ММТГ» на передачу машини в позичку КП «Марганецьводоканал» ММР»</t>
+        </is>
+      </c>
+      <c r="D180" t="s">
+        <v>36</v>
+      </c>
+      <c r="E180" t="s">
+        <v>37</v>
+      </c>
+      <c r="F180" t="s">
+        <v>65</v>
+      </c>
+      <c r="G180" t="s">
+        <v>39</v>
+      </c>
+      <c r="H180" t="s">
+        <v>40</v>
+      </c>
+      <c r="I180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI180" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK180" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL180" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="s">
+        <v>272</v>
+      </c>
+      <c r="C181" t="inlineStr" s="4">
+        <is>
+          <t>3025Про надання дозволу комунальному підприємству «Інфраструктурного розвитку та благоустрою Марганецької міської територіальної громади» на придбання автомобіля CHEVROLET LACETTI</t>
+        </is>
+      </c>
+      <c r="D181" t="s">
+        <v>36</v>
+      </c>
+      <c r="E181" t="s">
+        <v>37</v>
+      </c>
+      <c r="F181" t="s">
+        <v>79</v>
+      </c>
+      <c r="G181" t="s">
+        <v>39</v>
+      </c>
+      <c r="H181" t="s">
+        <v>40</v>
+      </c>
+      <c r="I181" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="J181" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI181" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK181" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL181" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" t="s">
+        <v>273</v>
+      </c>
+      <c r="C182" t="s" s="4">
+        <v>274</v>
+      </c>
+      <c r="D182" t="s">
+        <v>36</v>
+      </c>
+      <c r="E182" t="s">
+        <v>37</v>
+      </c>
+      <c r="F182" t="s">
+        <v>65</v>
+      </c>
+      <c r="G182" t="s">
+        <v>39</v>
+      </c>
+      <c r="H182" t="s">
+        <v>40</v>
+      </c>
+      <c r="I182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI182" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK182" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL182" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" t="s">
+        <v>275</v>
+      </c>
+      <c r="C183" t="inlineStr" s="4">
+        <is>
+          <t>3027Про закріплення деякого майна на праві узуфрукту комунального майна за КП «Марганецьводоканал» ММР»</t>
+        </is>
+      </c>
+      <c r="D183" t="s">
+        <v>36</v>
+      </c>
+      <c r="E183" t="s">
+        <v>37</v>
+      </c>
+      <c r="F183" t="s">
+        <v>65</v>
+      </c>
+      <c r="G183" t="s">
+        <v>39</v>
+      </c>
+      <c r="H183" t="s">
+        <v>40</v>
+      </c>
+      <c r="I183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI183" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK183" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL183" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" t="s">
+        <v>276</v>
+      </c>
+      <c r="C184" t="inlineStr" s="4">
+        <is>
+          <t>3028Про погодження комунальному підприємству «Інфраструктурного розвитку та благоустрою Марганецької міської територіальної громади» надання дозволу комунальному підприємству</t>
+        </is>
+      </c>
+      <c r="D184" t="s">
+        <v>36</v>
+      </c>
+      <c r="E184" t="s">
+        <v>37</v>
+      </c>
+      <c r="F184" t="s">
+        <v>105</v>
+      </c>
+      <c r="G184" t="s">
+        <v>39</v>
+      </c>
+      <c r="H184" t="s">
+        <v>40</v>
+      </c>
+      <c r="I184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA184" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI184" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK184" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL184" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" t="s">
+        <v>277</v>
+      </c>
+      <c r="C185" t="inlineStr" s="4">
+        <is>
+          <t>3029Про погодження комунальному підприємству «Комунальник» Марганецької міської ради» надання дозволу комунальному підприємству «Марганецьводоканал» Марганецької міської ради» на продаж</t>
+        </is>
+      </c>
+      <c r="D185" t="s">
+        <v>36</v>
+      </c>
+      <c r="E185" t="s">
+        <v>37</v>
+      </c>
+      <c r="F185" t="s">
+        <v>65</v>
+      </c>
+      <c r="G185" t="s">
+        <v>39</v>
+      </c>
+      <c r="H185" t="s">
+        <v>40</v>
+      </c>
+      <c r="I185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI185" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK185" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL185" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" t="s">
+        <v>278</v>
+      </c>
+      <c r="C186" t="inlineStr" s="4">
+        <is>
+          <t>3030Про надання дозволу комунальному підприємству «Комунальник» Марганецької міської ради» на оплату виконання робіт із перевезення вантажу за рахунок статутного капіталу</t>
+        </is>
+      </c>
+      <c r="D186" t="s">
+        <v>36</v>
+      </c>
+      <c r="E186" t="s">
+        <v>37</v>
+      </c>
+      <c r="F186" t="s">
+        <v>65</v>
+      </c>
+      <c r="G186" t="s">
+        <v>39</v>
+      </c>
+      <c r="H186" t="s">
+        <v>40</v>
+      </c>
+      <c r="I186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI186" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK186" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL186" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" t="s">
+        <v>279</v>
+      </c>
+      <c r="C187" t="inlineStr" s="4">
+        <is>
+          <t>3031Про безоплатну передачу генераторів та інвертора зварювального Військовій частині [[3018]] Національної гвардії України</t>
+        </is>
+      </c>
+      <c r="D187" t="s">
+        <v>36</v>
+      </c>
+      <c r="E187" t="s">
+        <v>37</v>
+      </c>
+      <c r="F187" t="s">
+        <v>105</v>
+      </c>
+      <c r="G187" t="s">
+        <v>39</v>
+      </c>
+      <c r="H187" t="s">
+        <v>40</v>
+      </c>
+      <c r="I187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P187" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI187" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK187" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL187" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" t="s">
+        <v>280</v>
+      </c>
+      <c r="C188" t="inlineStr" s="4">
+        <is>
+          <t>3032Про закріплення генератору за КП «Комбінат комунальних послуг» ММР» на праві узуфрукту комунального майна</t>
+        </is>
+      </c>
+      <c r="D188" t="s">
+        <v>36</v>
+      </c>
+      <c r="E188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F188" t="s">
+        <v>79</v>
+      </c>
+      <c r="G188" t="s">
+        <v>39</v>
+      </c>
+      <c r="H188" t="s">
+        <v>40</v>
+      </c>
+      <c r="I188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE188" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AF188" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AG188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI188" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK188" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL188" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" t="s">
+        <v>281</v>
+      </c>
+      <c r="C189" t="s" s="4">
+        <v>282</v>
+      </c>
+      <c r="D189" t="s">
+        <v>36</v>
+      </c>
+      <c r="E189" t="s">
+        <v>37</v>
+      </c>
+      <c r="F189" t="s">
+        <v>105</v>
+      </c>
+      <c r="G189" t="s">
+        <v>39</v>
+      </c>
+      <c r="H189" t="s">
+        <v>40</v>
+      </c>
+      <c r="I189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA189" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI189" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK189" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL189" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" t="s">
+        <v>283</v>
+      </c>
+      <c r="C190" t="inlineStr" s="4">
+        <is>
+          <t>3034Про затвердження проєкту землеустрою щодо відведення земельної ділянки, яка знаходиться в постійному користуванні, цільове призначення якої змінюється, Комунальному підприємству</t>
+        </is>
+      </c>
+      <c r="D190" t="s">
+        <v>36</v>
+      </c>
+      <c r="E190" t="s">
+        <v>37</v>
+      </c>
+      <c r="F190" t="s">
+        <v>65</v>
+      </c>
+      <c r="G190" t="s">
+        <v>39</v>
+      </c>
+      <c r="H190" t="s">
+        <v>40</v>
+      </c>
+      <c r="I190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI190" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK190" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL190" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" t="s">
+        <v>284</v>
+      </c>
+      <c r="C191" t="inlineStr" s="4">
+        <is>
+          <t>3035Про затвердження проєкту землеустрою щодо відведення земельної ділянки, яка знаходиться в постійному користуванні, цільове призначення якої змінюється, Комунальному підприємству</t>
+        </is>
+      </c>
+      <c r="D191" t="s">
+        <v>36</v>
+      </c>
+      <c r="E191" t="s">
+        <v>37</v>
+      </c>
+      <c r="F191" t="s">
+        <v>65</v>
+      </c>
+      <c r="G191" t="s">
+        <v>39</v>
+      </c>
+      <c r="H191" t="s">
+        <v>40</v>
+      </c>
+      <c r="I191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI191" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK191" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL191" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" t="s">
+        <v>285</v>
+      </c>
+      <c r="C192" t="inlineStr" s="4">
+        <is>
+          <t>3036Про проведення земельних торгів у формі електронного аукціону з продажу права оренди земельної ділянки комунальної власності площею 0,0220 га, кадастровий номер 1211300000:01:004:0627, за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D192" t="s">
+        <v>36</v>
+      </c>
+      <c r="E192" t="s">
+        <v>37</v>
+      </c>
+      <c r="F192" t="s">
+        <v>105</v>
+      </c>
+      <c r="G192" t="s">
+        <v>39</v>
+      </c>
+      <c r="H192" t="s">
+        <v>40</v>
+      </c>
+      <c r="I192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF192" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AG192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI192" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK192" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL192" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" t="s">
+        <v>286</v>
+      </c>
+      <c r="C193" t="inlineStr" s="4">
+        <is>
+          <t>3037Про внесення змін до рішення Марганецької міської ради від 08.05.2025 року № 2123-57-10/VIІI «Про затвердження проєкту землеустрою щодо відведення земельної ділянки в постійне користування, цільове</t>
+        </is>
+      </c>
+      <c r="D193" t="s">
+        <v>36</v>
+      </c>
+      <c r="E193" t="s">
+        <v>37</v>
+      </c>
+      <c r="F193" t="s">
+        <v>79</v>
+      </c>
+      <c r="G193" t="s">
+        <v>39</v>
+      </c>
+      <c r="H193" t="s">
+        <v>40</v>
+      </c>
+      <c r="I193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q193" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R193" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="S193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI193" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK193" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL193" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" t="s">
+        <v>287</v>
+      </c>
+      <c r="C194" t="inlineStr" s="4">
+        <is>
+          <t>3038Про внесення змін до рішення Марганецької міської ради від 04.03.2026 року № 2596-59-4/VIІI «Про затвердження проєкту землеустрою щодо відведення земельної ділянки в постійне користування</t>
+        </is>
+      </c>
+      <c r="D194" t="s">
+        <v>36</v>
+      </c>
+      <c r="E194" t="s">
+        <v>37</v>
+      </c>
+      <c r="F194" t="s">
+        <v>65</v>
+      </c>
+      <c r="G194" t="s">
+        <v>39</v>
+      </c>
+      <c r="H194" t="s">
+        <v>40</v>
+      </c>
+      <c r="I194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI194" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK194" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL194" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" t="s">
+        <v>288</v>
+      </c>
+      <c r="C195" t="inlineStr" s="4">
+        <is>
+          <t>3039Про внесення змін до рішення Марганецької міської ради від 18.12.2025 року № 2486-59/VIІI «Про затвердження проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди</t>
+        </is>
+      </c>
+      <c r="D195" t="s">
+        <v>36</v>
+      </c>
+      <c r="E195" t="s">
+        <v>37</v>
+      </c>
+      <c r="F195" t="s">
+        <v>65</v>
+      </c>
+      <c r="G195" t="s">
+        <v>39</v>
+      </c>
+      <c r="H195" t="s">
+        <v>40</v>
+      </c>
+      <c r="I195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI195" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK195" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL195" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" t="s">
+        <v>289</v>
+      </c>
+      <c r="C196" t="inlineStr" s="4">
+        <is>
+          <t>3040Про внесення змін до рішення Марганецької міської ради від 10.02.2026 року № 2576-59-3/VIІI «Про затвердження проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди</t>
+        </is>
+      </c>
+      <c r="D196" t="s">
+        <v>36</v>
+      </c>
+      <c r="E196" t="s">
+        <v>37</v>
+      </c>
+      <c r="F196" t="s">
+        <v>105</v>
+      </c>
+      <c r="G196" t="s">
+        <v>39</v>
+      </c>
+      <c r="H196" t="s">
+        <v>40</v>
+      </c>
+      <c r="I196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J196" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI196" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK196" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL196" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" t="s">
+        <v>290</v>
+      </c>
+      <c r="C197" t="inlineStr" s="4">
+        <is>
+          <t>3041Про внесення змін до договору оренди земельної  ділянки ТОВ ВКФ «Агро - хліб» від 01.08.2011 року за № 121130004000237</t>
+        </is>
+      </c>
+      <c r="D197" t="s">
+        <v>36</v>
+      </c>
+      <c r="E197" t="s">
+        <v>37</v>
+      </c>
+      <c r="F197" t="s">
+        <v>79</v>
+      </c>
+      <c r="G197" t="s">
+        <v>39</v>
+      </c>
+      <c r="H197" t="s">
+        <v>40</v>
+      </c>
+      <c r="I197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M197" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH197" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI197" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK197" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL197" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" t="s">
+        <v>291</v>
+      </c>
+      <c r="C198" t="inlineStr" s="4">
+        <is>
+          <t>3042Про внесення змін до договору оренди земельної ділянки ТОВ ВКФ «Агро - хліб» від 01.08.2011 року за № 121130004000238</t>
+        </is>
+      </c>
+      <c r="D198" t="s">
+        <v>36</v>
+      </c>
+      <c r="E198" t="s">
+        <v>37</v>
+      </c>
+      <c r="F198" t="s">
+        <v>90</v>
+      </c>
+      <c r="G198" t="s">
+        <v>39</v>
+      </c>
+      <c r="H198" t="s">
+        <v>40</v>
+      </c>
+      <c r="I198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M198" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH198" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI198" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ198" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK198" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL198" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" t="s">
+        <v>292</v>
+      </c>
+      <c r="C199" t="inlineStr" s="4">
+        <is>
+          <t>3043Про поновлення договору оренди земельної ділянки ФОП Сидельниковій Людмилі Яківні, за адресою: м. Марганець, вул. Київська, 30</t>
+        </is>
+      </c>
+      <c r="D199" t="s">
+        <v>36</v>
+      </c>
+      <c r="E199" t="s">
+        <v>37</v>
+      </c>
+      <c r="F199" t="s">
+        <v>105</v>
+      </c>
+      <c r="G199" t="s">
+        <v>39</v>
+      </c>
+      <c r="H199" t="s">
+        <v>40</v>
+      </c>
+      <c r="I199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI199" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ199" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK199" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL199" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" t="s">
+        <v>293</v>
+      </c>
+      <c r="C200" t="inlineStr" s="4">
+        <is>
+          <t>3044Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у користування на умовах оренди</t>
+        </is>
+      </c>
+      <c r="D200" t="s">
+        <v>36</v>
+      </c>
+      <c r="E200" t="s">
+        <v>37</v>
+      </c>
+      <c r="F200" t="s">
+        <v>105</v>
+      </c>
+      <c r="G200" t="s">
+        <v>39</v>
+      </c>
+      <c r="H200" t="s">
+        <v>40</v>
+      </c>
+      <c r="I200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI200" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ200" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK200" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL200" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" t="s">
+        <v>294</v>
+      </c>
+      <c r="C201" t="inlineStr" s="4">
+        <is>
+          <t>3045Про затвердження проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди Товариству з обмеженою відповідальністю «Сисоєв», за адресою: м. Марганець, вул.</t>
+        </is>
+      </c>
+      <c r="D201" t="s">
+        <v>36</v>
+      </c>
+      <c r="E201" t="s">
+        <v>37</v>
+      </c>
+      <c r="F201" t="s">
+        <v>105</v>
+      </c>
+      <c r="G201" t="s">
+        <v>39</v>
+      </c>
+      <c r="H201" t="s">
+        <v>40</v>
+      </c>
+      <c r="I201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q201" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI201" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK201" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL201" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" t="s">
+        <v>295</v>
+      </c>
+      <c r="C202" t="inlineStr" s="4">
+        <is>
+          <t>3046Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Лоцку Олексію Сергійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D202" t="s">
+        <v>36</v>
+      </c>
+      <c r="E202" t="s">
+        <v>37</v>
+      </c>
+      <c r="F202" t="s">
+        <v>65</v>
+      </c>
+      <c r="G202" t="s">
+        <v>39</v>
+      </c>
+      <c r="H202" t="s">
+        <v>40</v>
+      </c>
+      <c r="I202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI202" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK202" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL202" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" t="s">
+        <v>296</v>
+      </c>
+      <c r="C203" t="inlineStr" s="4">
+        <is>
+          <t>3047Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Дем’янчук</t>
+        </is>
+      </c>
+      <c r="D203" t="s">
+        <v>36</v>
+      </c>
+      <c r="E203" t="s">
+        <v>37</v>
+      </c>
+      <c r="F203" t="s">
+        <v>65</v>
+      </c>
+      <c r="G203" t="s">
+        <v>39</v>
+      </c>
+      <c r="H203" t="s">
+        <v>40</v>
+      </c>
+      <c r="I203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI203" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK203" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL203" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" t="s">
+        <v>297</v>
+      </c>
+      <c r="C204" t="inlineStr" s="4">
+        <is>
+          <t>3048Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України</t>
+        </is>
+      </c>
+      <c r="D204" t="s">
+        <v>36</v>
+      </c>
+      <c r="E204" t="s">
+        <v>37</v>
+      </c>
+      <c r="F204" t="s">
+        <v>65</v>
+      </c>
+      <c r="G204" t="s">
+        <v>39</v>
+      </c>
+      <c r="H204" t="s">
+        <v>40</v>
+      </c>
+      <c r="I204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI204" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK204" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL204" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" t="s">
+        <v>298</v>
+      </c>
+      <c r="C205" t="inlineStr" s="4">
+        <is>
+          <t>3049Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Кириловій</t>
+        </is>
+      </c>
+      <c r="D205" t="s">
+        <v>36</v>
+      </c>
+      <c r="E205" t="s">
+        <v>37</v>
+      </c>
+      <c r="F205" t="s">
+        <v>105</v>
+      </c>
+      <c r="G205" t="s">
+        <v>39</v>
+      </c>
+      <c r="H205" t="s">
+        <v>40</v>
+      </c>
+      <c r="I205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG205" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI205" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK205" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL205" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" t="s">
+        <v>299</v>
+      </c>
+      <c r="C206" t="inlineStr" s="4">
+        <is>
+          <t>3050Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Фроловій</t>
+        </is>
+      </c>
+      <c r="D206" t="s">
+        <v>36</v>
+      </c>
+      <c r="E206" t="s">
+        <v>37</v>
+      </c>
+      <c r="F206" t="s">
+        <v>65</v>
+      </c>
+      <c r="G206" t="s">
+        <v>39</v>
+      </c>
+      <c r="H206" t="s">
+        <v>40</v>
+      </c>
+      <c r="I206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI206" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK206" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL206" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" t="s">
+        <v>300</v>
+      </c>
+      <c r="C207" t="inlineStr" s="4">
+        <is>
+          <t>3051Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Чистякову</t>
+        </is>
+      </c>
+      <c r="D207" t="s">
+        <v>36</v>
+      </c>
+      <c r="E207" t="s">
+        <v>37</v>
+      </c>
+      <c r="F207" t="s">
+        <v>65</v>
+      </c>
+      <c r="G207" t="s">
+        <v>39</v>
+      </c>
+      <c r="H207" t="s">
+        <v>40</v>
+      </c>
+      <c r="I207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI207" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK207" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL207" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" t="s">
+        <v>301</v>
+      </c>
+      <c r="C208" t="inlineStr" s="4">
+        <is>
+          <t>3052Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України</t>
+        </is>
+      </c>
+      <c r="D208" t="s">
+        <v>36</v>
+      </c>
+      <c r="E208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F208" t="s">
+        <v>65</v>
+      </c>
+      <c r="G208" t="s">
+        <v>39</v>
+      </c>
+      <c r="H208" t="s">
+        <v>40</v>
+      </c>
+      <c r="I208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI208" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK208" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL208" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" t="s">
+        <v>302</v>
+      </c>
+      <c r="C209" t="inlineStr" s="4">
+        <is>
+          <t>3053Про припинення дії договору оренди земельної ділянки за адресою: м. Марганець, вул. Нікопольська, біля ж. б.  № 55</t>
+        </is>
+      </c>
+      <c r="D209" t="s">
+        <v>36</v>
+      </c>
+      <c r="E209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F209" t="s">
+        <v>65</v>
+      </c>
+      <c r="G209" t="s">
+        <v>39</v>
+      </c>
+      <c r="H209" t="s">
+        <v>40</v>
+      </c>
+      <c r="I209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI209" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK209" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL209" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" t="s">
+        <v>303</v>
+      </c>
+      <c r="C210" t="s" s="4">
+        <v>304</v>
+      </c>
+      <c r="D210" t="s">
+        <v>36</v>
+      </c>
+      <c r="E210" t="s">
+        <v>37</v>
+      </c>
+      <c r="F210" t="s">
+        <v>105</v>
+      </c>
+      <c r="G210" t="s">
+        <v>39</v>
+      </c>
+      <c r="H210" t="s">
+        <v>40</v>
+      </c>
+      <c r="I210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA210" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI210" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK210" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL210" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" t="s">
+        <v>305</v>
+      </c>
+      <c r="C211" t="s" s="4">
+        <v>306</v>
+      </c>
+      <c r="D211" t="s">
+        <v>36</v>
+      </c>
+      <c r="E211" t="s">
+        <v>37</v>
+      </c>
+      <c r="F211" t="s">
+        <v>105</v>
+      </c>
+      <c r="G211" t="s">
+        <v>39</v>
+      </c>
+      <c r="H211" t="s">
+        <v>40</v>
+      </c>
+      <c r="I211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q211" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI211" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK211" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL211" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212"/>
+      <c r="B212"/>
+      <c r="C212"/>
+      <c r="D212"/>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212"/>
+      <c r="I212" t="s">
+        <v>307</v>
+      </c>
+      <c r="J212" t="s">
+        <v>308</v>
+      </c>
+      <c r="K212" t="s">
+        <v>72</v>
+      </c>
+      <c r="L212" t="s">
+        <v>309</v>
+      </c>
+      <c r="M212" t="s">
+        <v>310</v>
+      </c>
+      <c r="N212" t="s">
+        <v>311</v>
+      </c>
+      <c r="O212" t="s">
+        <v>312</v>
+      </c>
+      <c r="P212" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>313</v>
+      </c>
+      <c r="R212" t="s">
+        <v>314</v>
+      </c>
+      <c r="S212" t="s">
+        <v>72</v>
+      </c>
+      <c r="T212" t="s">
+        <v>315</v>
+      </c>
+      <c r="U212" t="s">
+        <v>72</v>
+      </c>
+      <c r="V212" t="s">
+        <v>316</v>
+      </c>
+      <c r="W212" t="s">
+        <v>317</v>
+      </c>
+      <c r="X212" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y212" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>319</v>
+      </c>
+      <c r="AA212" t="s">
+        <v>320</v>
+      </c>
+      <c r="AB212" t="s">
+        <v>321</v>
+      </c>
+      <c r="AC212" t="s">
+        <v>321</v>
+      </c>
+      <c r="AD212" t="s">
+        <v>311</v>
+      </c>
+      <c r="AE212" t="s">
+        <v>316</v>
+      </c>
+      <c r="AF212" t="s">
+        <v>313</v>
+      </c>
+      <c r="AG212" t="s">
+        <v>322</v>
+      </c>
+      <c r="AH212" t="s">
+        <v>313</v>
+      </c>
+      <c r="AI212" t="s">
+        <v>323</v>
+      </c>
+      <c r="AJ212" t="s">
+        <v>321</v>
+      </c>
+      <c r="AK212" t="s">
+        <v>324</v>
+      </c>
+      <c r="AL212" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213"/>
+      <c r="B213"/>
+      <c r="C213"/>
+      <c r="D213"/>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213"/>
+      <c r="I213" t="s">
+        <v>39</v>
+      </c>
+      <c r="J213" t="s">
+        <v>39</v>
+      </c>
+      <c r="K213" t="s">
+        <v>39</v>
+      </c>
+      <c r="L213" t="s">
+        <v>39</v>
+      </c>
+      <c r="M213" t="s">
+        <v>39</v>
+      </c>
+      <c r="N213" t="s">
+        <v>39</v>
+      </c>
+      <c r="O213" t="s">
+        <v>39</v>
+      </c>
+      <c r="P213" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>39</v>
+      </c>
+      <c r="R213" t="s">
+        <v>39</v>
+      </c>
+      <c r="S213" t="s">
+        <v>39</v>
+      </c>
+      <c r="T213" t="s">
+        <v>39</v>
+      </c>
+      <c r="U213" t="s">
+        <v>39</v>
+      </c>
+      <c r="V213" t="s">
+        <v>39</v>
+      </c>
+      <c r="W213" t="s">
+        <v>39</v>
+      </c>
+      <c r="X213" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y213" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF213" t="s">
+        <v>325</v>
+      </c>
+      <c r="AG213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK213" t="s">
+        <v>39</v>
+      </c>
+      <c r="AL213" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214"/>
+      <c r="B214"/>
+      <c r="C214"/>
+      <c r="D214"/>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
+      <c r="H214"/>
+      <c r="I214" t="s">
+        <v>326</v>
+      </c>
+      <c r="J214" t="s">
+        <v>326</v>
+      </c>
+      <c r="K214" t="s">
+        <v>326</v>
+      </c>
+      <c r="L214" t="s">
+        <v>326</v>
+      </c>
+      <c r="M214" t="s">
+        <v>326</v>
+      </c>
+      <c r="N214" t="s">
+        <v>326</v>
+      </c>
+      <c r="O214" t="s">
+        <v>326</v>
+      </c>
+      <c r="P214" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>327</v>
+      </c>
+      <c r="R214" t="s">
+        <v>326</v>
+      </c>
+      <c r="S214" t="s">
+        <v>326</v>
+      </c>
+      <c r="T214" t="s">
+        <v>326</v>
+      </c>
+      <c r="U214" t="s">
+        <v>326</v>
+      </c>
+      <c r="V214" t="s">
+        <v>326</v>
+      </c>
+      <c r="W214" t="s">
+        <v>327</v>
+      </c>
+      <c r="X214" t="s">
+        <v>326</v>
+      </c>
+      <c r="Y214" t="s">
+        <v>326</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AA214" t="s">
+        <v>327</v>
+      </c>
+      <c r="AB214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AC214" t="s">
+        <v>327</v>
+      </c>
+      <c r="AD214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AE214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AF214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AG214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AH214" t="s">
+        <v>327</v>
+      </c>
+      <c r="AI214" t="s">
+        <v>327</v>
+      </c>
+      <c r="AJ214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AK214" t="s">
+        <v>326</v>
+      </c>
+      <c r="AL214" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215"/>
+      <c r="B215"/>
+      <c r="C215"/>
+      <c r="D215"/>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
+      <c r="H215"/>
+      <c r="I215" t="s">
+        <v>328</v>
+      </c>
+      <c r="J215" t="s">
+        <v>329</v>
+      </c>
+      <c r="K215" t="s">
+        <v>330</v>
+      </c>
+      <c r="L215" t="s">
+        <v>331</v>
+      </c>
+      <c r="M215" t="s">
+        <v>332</v>
+      </c>
+      <c r="N215" t="s">
+        <v>330</v>
+      </c>
+      <c r="O215" t="s">
+        <v>328</v>
+      </c>
+      <c r="P215" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>329</v>
+      </c>
+      <c r="R215" t="s">
+        <v>333</v>
+      </c>
+      <c r="S215" t="s">
+        <v>330</v>
+      </c>
+      <c r="T215" t="s">
+        <v>328</v>
+      </c>
+      <c r="U215" t="s">
+        <v>330</v>
+      </c>
+      <c r="V215" t="s">
+        <v>329</v>
+      </c>
+      <c r="W215" t="s">
+        <v>334</v>
+      </c>
+      <c r="X215" t="s">
+        <v>333</v>
+      </c>
+      <c r="Y215" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>335</v>
+      </c>
+      <c r="AA215" t="s">
+        <v>332</v>
+      </c>
+      <c r="AB215" t="s">
+        <v>335</v>
+      </c>
+      <c r="AC215" t="s">
+        <v>333</v>
+      </c>
+      <c r="AD215" t="s">
+        <v>336</v>
+      </c>
+      <c r="AE215" t="s">
+        <v>329</v>
+      </c>
+      <c r="AF215" t="s">
+        <v>329</v>
+      </c>
+      <c r="AG215" t="s">
+        <v>334</v>
+      </c>
+      <c r="AH215" t="s">
+        <v>329</v>
+      </c>
+      <c r="AI215" t="s">
+        <v>333</v>
+      </c>
+      <c r="AJ215" t="s">
+        <v>335</v>
+      </c>
+      <c r="AK215" t="s">
+        <v>336</v>
+      </c>
+      <c r="AL215" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216"/>
+      <c r="B216"/>
+      <c r="C216"/>
+      <c r="D216"/>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
+      <c r="H216"/>
+      <c r="I216" t="s">
+        <v>337</v>
+      </c>
+      <c r="J216" t="s">
+        <v>338</v>
+      </c>
+      <c r="K216" t="s">
+        <v>339</v>
+      </c>
+      <c r="L216" t="s">
+        <v>340</v>
+      </c>
+      <c r="M216" t="s">
+        <v>338</v>
+      </c>
+      <c r="N216" t="s">
+        <v>341</v>
+      </c>
+      <c r="O216" t="s">
+        <v>342</v>
+      </c>
+      <c r="P216" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>343</v>
+      </c>
+      <c r="R216" t="s">
+        <v>344</v>
+      </c>
+      <c r="S216" t="s">
+        <v>339</v>
+      </c>
+      <c r="T216" t="s">
+        <v>343</v>
+      </c>
+      <c r="U216" t="s">
+        <v>339</v>
+      </c>
+      <c r="V216" t="s">
+        <v>343</v>
+      </c>
+      <c r="W216" t="s">
+        <v>343</v>
+      </c>
+      <c r="X216" t="s">
+        <v>343</v>
+      </c>
+      <c r="Y216" t="s">
+        <v>339</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>345</v>
+      </c>
+      <c r="AA216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AB216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AC216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AD216" t="s">
+        <v>346</v>
+      </c>
+      <c r="AE216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AF216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AG216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AH216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AI216" t="s">
+        <v>347</v>
+      </c>
+      <c r="AJ216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AK216" t="s">
+        <v>343</v>
+      </c>
+      <c r="AL216" t="s">
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>