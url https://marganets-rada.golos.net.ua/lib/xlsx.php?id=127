--- v2 (2026-04-16)
+++ v3 (2026-07-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="348">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="479">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>LIX сесія VIII скликання</t>
   </si>
   <si>
     <t>Марганецька міська рада</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Голоси</t>
   </si>
   <si>
     <t>Барда Вадим Іванович</t>
   </si>
   <si>
     <t>Білий Олександр Якович</t>
   </si>
   <si>
     <t>Бобух Олександр Іванович</t>
   </si>
   <si>
@@ -932,171 +932,564 @@
   <si>
     <t>02.04.26  14:42:54</t>
   </si>
   <si>
     <t>02.04.26  14:43:26</t>
   </si>
   <si>
     <t>02.04.26  14:43:59</t>
   </si>
   <si>
     <t>02.04.26  14:44:32</t>
   </si>
   <si>
     <t>02.04.26  14:45:07</t>
   </si>
   <si>
     <t>3054Про надання цільової одноразової матеріальної допомоги</t>
   </si>
   <si>
     <t>02.04.26  14:45:41</t>
   </si>
   <si>
     <t>3055Про надання цільової одноразової матеріальної допомоги</t>
   </si>
   <si>
-    <t>За: 126</t>
-[...8 lines deleted...]
-    <t>За: 129</t>
+    <t>06.05.26  10:39:34</t>
+  </si>
+  <si>
+    <t>06.05.26  10:40:07</t>
+  </si>
+  <si>
+    <t>06.05.26  10:40:39</t>
+  </si>
+  <si>
+    <t>06.05.26  10:41:10</t>
+  </si>
+  <si>
+    <t>06.05.26  10:41:43</t>
+  </si>
+  <si>
+    <t>06.05.26  10:42:16</t>
+  </si>
+  <si>
+    <t>06.05.26  10:42:48</t>
+  </si>
+  <si>
+    <t>06.05.26  10:43:22</t>
+  </si>
+  <si>
+    <t>06.05.26  10:43:53</t>
+  </si>
+  <si>
+    <t>06.05.26  10:44:27</t>
+  </si>
+  <si>
+    <t>06.05.26  10:44:58</t>
+  </si>
+  <si>
+    <t>06.05.26  10:45:30</t>
+  </si>
+  <si>
+    <t>3071Про прийняття до комунальної власності міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>06.05.26  10:46:03</t>
+  </si>
+  <si>
+    <t>3072Про прийняття до комунальної власності та передачу гуманітарної допомоги</t>
+  </si>
+  <si>
+    <t>06.05.26  10:46:37</t>
+  </si>
+  <si>
+    <t>3073Про прийняття до комунальної власності та передачу товарно-матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>06.05.26  10:47:08</t>
+  </si>
+  <si>
+    <t>3074Про передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>06.05.26  10:47:40</t>
+  </si>
+  <si>
+    <t>3075Про передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>06.05.26  10:48:14</t>
+  </si>
+  <si>
+    <t>06.05.26  10:48:46</t>
+  </si>
+  <si>
+    <t>06.05.26  10:49:19</t>
+  </si>
+  <si>
+    <t>06.05.26  10:49:50</t>
+  </si>
+  <si>
+    <t>06.05.26  10:50:23</t>
+  </si>
+  <si>
+    <t>3080Про передачу транспортного засобу DAF CF 75 до КП «Комунальник» ММР»</t>
+  </si>
+  <si>
+    <t>06.05.26  10:50:57</t>
+  </si>
+  <si>
+    <t>06.05.26  10:51:54</t>
+  </si>
+  <si>
+    <t>06.05.26  10:52:32</t>
+  </si>
+  <si>
+    <t>06.05.26  10:53:09</t>
+  </si>
+  <si>
+    <t>06.05.26  10:53:41</t>
+  </si>
+  <si>
+    <t>3085Про надання дозволу на укладення договору суперфіцію</t>
+  </si>
+  <si>
+    <t>06.05.26  10:54:12</t>
+  </si>
+  <si>
+    <t>06.05.26  10:54:44</t>
+  </si>
+  <si>
+    <t>06.05.26  10:55:15</t>
+  </si>
+  <si>
+    <t>06.05.26  10:55:48</t>
+  </si>
+  <si>
+    <t>06.05.26  10:56:22</t>
+  </si>
+  <si>
+    <t>06.05.26  10:56:54</t>
+  </si>
+  <si>
+    <t>06.05.26  10:57:25</t>
+  </si>
+  <si>
+    <t>06.05.26  10:57:58</t>
+  </si>
+  <si>
+    <t>06.05.26  10:58:30</t>
+  </si>
+  <si>
+    <t>06.05.26  10:59:04</t>
+  </si>
+  <si>
+    <t>06.05.26  10:59:36</t>
+  </si>
+  <si>
+    <t>06.05.26  11:00:08</t>
+  </si>
+  <si>
+    <t>06.05.26  11:00:39</t>
+  </si>
+  <si>
+    <t>06.05.26  11:01:13</t>
+  </si>
+  <si>
+    <t>15.05.26  15:19:13</t>
+  </si>
+  <si>
+    <t>15.05.26  15:19:44</t>
+  </si>
+  <si>
+    <t>15.05.26  15:20:15</t>
+  </si>
+  <si>
+    <t>15.05.26  15:20:45</t>
+  </si>
+  <si>
+    <t>15.05.26  15:21:16</t>
+  </si>
+  <si>
+    <t>15.05.26  15:21:51</t>
+  </si>
+  <si>
+    <t>15.05.26  15:22:21</t>
+  </si>
+  <si>
+    <t>3108Про затвердження Положення про порядок використання шкільних автобусів</t>
+  </si>
+  <si>
+    <t>15.05.26  15:22:52</t>
+  </si>
+  <si>
+    <t>3109Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>15.05.26  15:23:23</t>
+  </si>
+  <si>
+    <t>3110Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>15.05.26  15:23:54</t>
+  </si>
+  <si>
+    <t>3111Про передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>15.05.26  15:24:27</t>
+  </si>
+  <si>
+    <t>3112Про надання згоди на списання (вибраковування) автомобіля DAEWOO SENS</t>
+  </si>
+  <si>
+    <t>15.05.26  15:24:58</t>
+  </si>
+  <si>
+    <t>15.05.26  15:25:29</t>
+  </si>
+  <si>
+    <t>3114Про передачу транспортного засобу в позичку КП «Комунальник» ММР»</t>
+  </si>
+  <si>
+    <t>15.05.26  15:25:59</t>
+  </si>
+  <si>
+    <t>3115Про визнання деяких рішень Марганецької міської ради такими, що втратили чинність</t>
+  </si>
+  <si>
+    <t>16.06.26  14:12:32</t>
+  </si>
+  <si>
+    <t>16.06.26  14:13:03</t>
+  </si>
+  <si>
+    <t>16.06.26  14:13:34</t>
+  </si>
+  <si>
+    <t>16.06.26  14:14:07</t>
+  </si>
+  <si>
+    <t>16.06.26  14:14:42</t>
+  </si>
+  <si>
+    <t>16.06.26  14:15:34</t>
+  </si>
+  <si>
+    <t>16.06.26  14:16:51</t>
+  </si>
+  <si>
+    <t>16.06.26  14:17:21</t>
+  </si>
+  <si>
+    <t>16.06.26  14:17:52</t>
+  </si>
+  <si>
+    <t>16.06.26  14:18:24</t>
+  </si>
+  <si>
+    <t>16.06.26  14:18:56</t>
+  </si>
+  <si>
+    <t>16.06.26  14:19:27</t>
+  </si>
+  <si>
+    <t>16.06.26  14:19:58</t>
+  </si>
+  <si>
+    <t>16.06.26  14:20:28</t>
+  </si>
+  <si>
+    <t>16.06.26  14:21:07</t>
+  </si>
+  <si>
+    <t>3133Про надання повноважень</t>
+  </si>
+  <si>
+    <t>16.06.26  14:22:14</t>
+  </si>
+  <si>
+    <t>16.06.26  14:22:48</t>
+  </si>
+  <si>
+    <t>16.06.26  14:23:20</t>
+  </si>
+  <si>
+    <t>3137Про передачу транспортних засобів</t>
+  </si>
+  <si>
+    <t>16.06.26  14:24:24</t>
+  </si>
+  <si>
+    <t>16.06.26  14:24:54</t>
+  </si>
+  <si>
+    <t>3140Про надання цільової одноразової матеріальної допомоги</t>
+  </si>
+  <si>
+    <t>16.06.26  14:25:28</t>
+  </si>
+  <si>
+    <t>16.06.26  14:26:00</t>
+  </si>
+  <si>
+    <t>16.06.26  14:26:29</t>
+  </si>
+  <si>
+    <t>16.06.26  14:27:02</t>
+  </si>
+  <si>
+    <t>16.06.26  14:27:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:28:03</t>
+  </si>
+  <si>
+    <t>16.06.26  14:28:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:29:02</t>
+  </si>
+  <si>
+    <t>16.06.26  14:29:32</t>
+  </si>
+  <si>
+    <t>16.06.26  14:30:05</t>
+  </si>
+  <si>
+    <t>16.06.26  14:30:35</t>
+  </si>
+  <si>
+    <t>16.06.26  14:31:06</t>
+  </si>
+  <si>
+    <t>16.06.26  14:31:37</t>
+  </si>
+  <si>
+    <t>16.06.26  14:32:07</t>
+  </si>
+  <si>
+    <t>16.06.26  14:35:33</t>
+  </si>
+  <si>
+    <t>16.06.26  14:35:50</t>
+  </si>
+  <si>
+    <t>16.06.26  14:36:27</t>
+  </si>
+  <si>
+    <t>16.06.26  14:37:15</t>
+  </si>
+  <si>
+    <t>16.06.26  14:37:51</t>
+  </si>
+  <si>
+    <t>16.06.26  14:38:33</t>
+  </si>
+  <si>
+    <t>01.07.26  16:13:00</t>
+  </si>
+  <si>
+    <t>01.07.26  16:13:30</t>
+  </si>
+  <si>
+    <t>01.07.26  16:14:00</t>
+  </si>
+  <si>
+    <t>3167Про прийняття до комунальної власності та передачу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>01.07.26  16:14:31</t>
+  </si>
+  <si>
+    <t>3168Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>01.07.26  16:15:04</t>
+  </si>
+  <si>
+    <t>3169Про прийняття до комунальної власності та передачу матеріальних цінностей</t>
+  </si>
+  <si>
+    <t>01.07.26  16:15:35</t>
+  </si>
+  <si>
+    <t>За: 220</t>
+  </si>
+  <si>
+    <t>За: 228</t>
+  </si>
+  <si>
+    <t>За: 138</t>
+  </si>
+  <si>
+    <t>За: 221</t>
   </si>
   <si>
     <t>За: 36</t>
   </si>
   <si>
-    <t>За: 106</t>
-[...35 lines deleted...]
-    <t>За: 206</t>
+    <t>За: 146</t>
+  </si>
+  <si>
+    <t>За: 302</t>
+  </si>
+  <si>
+    <t>За: 300</t>
+  </si>
+  <si>
+    <t>За: 179</t>
+  </si>
+  <si>
+    <t>За: 301</t>
+  </si>
+  <si>
+    <t>За: 285</t>
+  </si>
+  <si>
+    <t>За: 298</t>
+  </si>
+  <si>
+    <t>За: 309</t>
+  </si>
+  <si>
+    <t>За: 235</t>
+  </si>
+  <si>
+    <t>За: 290</t>
+  </si>
+  <si>
+    <t>За: 304</t>
+  </si>
+  <si>
+    <t>За: 303</t>
+  </si>
+  <si>
+    <t>За: 299</t>
+  </si>
+  <si>
+    <t>За: 205</t>
+  </si>
+  <si>
+    <t>За: 307</t>
+  </si>
+  <si>
+    <t>За: 265</t>
+  </si>
+  <si>
+    <t>За: 268</t>
   </si>
   <si>
     <t>Проти: 1</t>
   </si>
   <si>
     <t>Утр.: 0</t>
   </si>
   <si>
     <t>Утр.: 1</t>
   </si>
   <si>
     <t>Не голос.: 3</t>
   </si>
   <si>
+    <t>Не голос.: 9</t>
+  </si>
+  <si>
+    <t>Не голос.: 0</t>
+  </si>
+  <si>
+    <t>Не голос.: 25</t>
+  </si>
+  <si>
+    <t>Не голос.: 16</t>
+  </si>
+  <si>
+    <t>Не голос.: 7</t>
+  </si>
+  <si>
+    <t>Не голос.: 11</t>
+  </si>
+  <si>
+    <t>Не голос.: 1</t>
+  </si>
+  <si>
+    <t>Не голос.: 2</t>
+  </si>
+  <si>
     <t>Не голос.: 6</t>
   </si>
   <si>
-    <t>Не голос.: 0</t>
-[...8 lines deleted...]
-    <t>Не голос.: 1</t>
+    <t>Не голос.: 4</t>
   </si>
   <si>
     <t>Не голос.: 10</t>
   </si>
   <si>
-    <t>Не голос.: 2</t>
-[...5 lines deleted...]
-    <t>Відсут.: 81</t>
+    <t>Не голос.: 5</t>
+  </si>
+  <si>
+    <t>Відсут.: 87</t>
   </si>
   <si>
     <t>Відсут.: 73</t>
   </si>
   <si>
-    <t>Відсут.: 210</t>
-[...8 lines deleted...]
-    <t>Відсут.: 101</t>
+    <t>Відсут.: 310</t>
+  </si>
+  <si>
+    <t>Відсут.: 147</t>
+  </si>
+  <si>
+    <t>Відсут.: 274</t>
+  </si>
+  <si>
+    <t>Відсут.: 161</t>
   </si>
   <si>
     <t>Відсут.: 0</t>
   </si>
   <si>
-    <t>Відсут.: 114</t>
-[...8 lines deleted...]
-    <t>Відсут.: 88</t>
+    <t>Відсут.: 128</t>
+  </si>
+  <si>
+    <t>Відсут.: 6</t>
+  </si>
+  <si>
+    <t>Відсут.: 14</t>
+  </si>
+  <si>
+    <t>Відсут.: 10</t>
+  </si>
+  <si>
+    <t>Відсут.: 270</t>
+  </si>
+  <si>
+    <t>Відсут.: 102</t>
+  </si>
+  <si>
+    <t>Відсут.: 40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -1121,51 +1514,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AL216"/>
+  <dimension ref="A1:AL316"/>
   <cols>
     <col min="1" max="1" width="5"/>
     <col min="2" max="2" width="17"/>
     <col min="3" max="3" width="50"/>
     <col min="4" max="4" width="20"/>
     <col min="5" max="5" width="23"/>
     <col min="6" max="6" width="8"/>
     <col min="7" max="7" width="15"/>
     <col min="8" max="8" width="15"/>
     <col min="9" max="9" width="15"/>
     <col min="10" max="10" width="15"/>
     <col min="11" max="11" width="15"/>
     <col min="12" max="12" width="15"/>
     <col min="13" max="13" width="15"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="15"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="17" width="15"/>
     <col min="18" max="18" width="15"/>
     <col min="19" max="19" width="15"/>
     <col min="20" max="20" width="15"/>
     <col min="21" max="21" width="15"/>
     <col min="22" max="22" width="15"/>
     <col min="23" max="23" width="15"/>
     <col min="24" max="24" width="15"/>
@@ -25972,547 +26365,12307 @@
         <v>41</v>
       </c>
       <c r="AF211" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AG211" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AH211" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AI211" t="s" s="5">
         <v>42</v>
       </c>
       <c r="AJ211" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AK211" t="s" s="5">
         <v>41</v>
       </c>
       <c r="AL211" t="s" s="5">
         <v>41</v>
       </c>
     </row>
     <row r="212">
-      <c r="A212"/>
-[...7 lines deleted...]
-      <c r="I212" t="s">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" t="s">
         <v>307</v>
       </c>
-      <c r="J212" t="s">
-[...84 lines deleted...]
-        <v>318</v>
+      <c r="C212" t="inlineStr" s="4">
+        <is>
+          <t>3060Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2459-59/VIII «Про затвердження Програми охорони здоров’я населення Марганецької міської територіальної громади на</t>
+        </is>
+      </c>
+      <c r="D212" t="s">
+        <v>36</v>
+      </c>
+      <c r="E212" t="s">
+        <v>37</v>
+      </c>
+      <c r="F212" t="s">
+        <v>63</v>
+      </c>
+      <c r="G212" t="s">
+        <v>39</v>
+      </c>
+      <c r="H212" t="s">
+        <v>40</v>
+      </c>
+      <c r="I212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ212" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK212" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL212" t="s" s="5">
+        <v>42</v>
       </c>
     </row>
     <row r="213">
-      <c r="A213"/>
-[...7 lines deleted...]
-      <c r="I213" t="s">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" t="s">
+        <v>308</v>
+      </c>
+      <c r="C213" t="inlineStr" s="4">
+        <is>
+          <t>3061Про внесення змін до рішення Марганецької міської ради від 10 лютого 2026 року № 2546-59-3/VIII «Про затвердження міської цільової «Програми удосконалення надання екстреної медичної допомоги на</t>
+        </is>
+      </c>
+      <c r="D213" t="s">
+        <v>36</v>
+      </c>
+      <c r="E213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F213" t="s">
+        <v>63</v>
+      </c>
+      <c r="G213" t="s">
         <v>39</v>
       </c>
-      <c r="J213" t="s">
-[...84 lines deleted...]
-        <v>39</v>
+      <c r="H213" t="s">
+        <v>40</v>
+      </c>
+      <c r="I213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ213" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK213" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL213" t="s" s="5">
+        <v>42</v>
       </c>
     </row>
     <row r="214">
-      <c r="A214"/>
-[...95 lines deleted...]
-        <v>327</v>
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" t="s">
+        <v>309</v>
+      </c>
+      <c r="C214" t="inlineStr" s="4">
+        <is>
+          <t>3062Про внесення змін до Цільової комплексної програми розвитку фізичної культури і спорту в місті Марганці на 2022-2026 роки (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D214" t="s">
+        <v>36</v>
+      </c>
+      <c r="E214" t="s">
+        <v>37</v>
+      </c>
+      <c r="F214" t="s">
+        <v>63</v>
+      </c>
+      <c r="G214" t="s">
+        <v>39</v>
+      </c>
+      <c r="H214" t="s">
+        <v>40</v>
+      </c>
+      <c r="I214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ214" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK214" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL214" t="s" s="5">
+        <v>42</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215"/>
-[...95 lines deleted...]
-        <v>330</v>
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" t="s">
+        <v>310</v>
+      </c>
+      <c r="C215" t="inlineStr" s="4">
+        <is>
+          <t>3063Про внесення змін до  п.2 рішення Марганецької  міської ради від 18.12.2025 року №2463-59/ VIII  «Про затвердження  Програми реформування і розвитку житлово-комунального господарства Марганецької</t>
+        </is>
+      </c>
+      <c r="D215" t="s">
+        <v>36</v>
+      </c>
+      <c r="E215" t="s">
+        <v>37</v>
+      </c>
+      <c r="F215" t="s">
+        <v>63</v>
+      </c>
+      <c r="G215" t="s">
+        <v>39</v>
+      </c>
+      <c r="H215" t="s">
+        <v>40</v>
+      </c>
+      <c r="I215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ215" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK215" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL215" t="s" s="5">
+        <v>42</v>
       </c>
     </row>
     <row r="216">
-      <c r="A216"/>
-[...7 lines deleted...]
-      <c r="I216" t="s">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" t="s">
+        <v>311</v>
+      </c>
+      <c r="C216" t="inlineStr" s="4">
+        <is>
+          <t>3064Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження  Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D216" t="s">
+        <v>36</v>
+      </c>
+      <c r="E216" t="s">
+        <v>37</v>
+      </c>
+      <c r="F216" t="s">
+        <v>63</v>
+      </c>
+      <c r="G216" t="s">
+        <v>39</v>
+      </c>
+      <c r="H216" t="s">
+        <v>40</v>
+      </c>
+      <c r="I216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ216" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK216" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL216" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" t="s">
+        <v>312</v>
+      </c>
+      <c r="C217" t="inlineStr" s="4">
+        <is>
+          <t>3065Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2465-59/VIIІ «Про затвердження заходів з утримання та ремонту об’єктів та елементів благоустрою Марганецької</t>
+        </is>
+      </c>
+      <c r="D217" t="s">
+        <v>36</v>
+      </c>
+      <c r="E217" t="s">
+        <v>37</v>
+      </c>
+      <c r="F217" t="s">
+        <v>63</v>
+      </c>
+      <c r="G217" t="s">
+        <v>39</v>
+      </c>
+      <c r="H217" t="s">
+        <v>40</v>
+      </c>
+      <c r="I217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ217" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK217" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL217" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" t="s">
+        <v>313</v>
+      </c>
+      <c r="C218" t="inlineStr" s="4">
+        <is>
+          <t>3066Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D218" t="s">
+        <v>36</v>
+      </c>
+      <c r="E218" t="s">
+        <v>37</v>
+      </c>
+      <c r="F218" t="s">
+        <v>63</v>
+      </c>
+      <c r="G218" t="s">
+        <v>39</v>
+      </c>
+      <c r="H218" t="s">
+        <v>40</v>
+      </c>
+      <c r="I218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ218" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK218" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL218" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>314</v>
+      </c>
+      <c r="C219" t="inlineStr" s="4">
+        <is>
+          <t>3067Про затвердження Положення про призначення та виплати матеріального заохочення у вигляді грошової винагороди учням одинадцятих (дванадцятих) класів, які отримають свідоцтво про повну</t>
+        </is>
+      </c>
+      <c r="D219" t="s">
+        <v>36</v>
+      </c>
+      <c r="E219" t="s">
+        <v>37</v>
+      </c>
+      <c r="F219" t="s">
+        <v>63</v>
+      </c>
+      <c r="G219" t="s">
+        <v>39</v>
+      </c>
+      <c r="H219" t="s">
+        <v>40</v>
+      </c>
+      <c r="I219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ219" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK219" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL219" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>315</v>
+      </c>
+      <c r="C220" t="inlineStr" s="4">
+        <is>
+          <t>3068Про внесення змін та доповнень до переліку заходів і завдань Комплексної програми розвитку освіти Марганецької міської територіальної громади на 2026-2027 роки, затвердженої рішенням міської</t>
+        </is>
+      </c>
+      <c r="D220" t="s">
+        <v>36</v>
+      </c>
+      <c r="E220" t="s">
+        <v>37</v>
+      </c>
+      <c r="F220" t="s">
+        <v>63</v>
+      </c>
+      <c r="G220" t="s">
+        <v>39</v>
+      </c>
+      <c r="H220" t="s">
+        <v>40</v>
+      </c>
+      <c r="I220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ220" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK220" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL220" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>316</v>
+      </c>
+      <c r="C221" t="inlineStr" s="4">
+        <is>
+          <t>3069Про покладання обов’язків по проведенню державної реєстрації актів цивільного стану та призначення відповідальної особи за зберігання бланків свідоцтв про державну реєстрацію актів</t>
+        </is>
+      </c>
+      <c r="D221" t="s">
+        <v>36</v>
+      </c>
+      <c r="E221" t="s">
+        <v>37</v>
+      </c>
+      <c r="F221" t="s">
+        <v>65</v>
+      </c>
+      <c r="G221" t="s">
+        <v>39</v>
+      </c>
+      <c r="H221" t="s">
+        <v>40</v>
+      </c>
+      <c r="I221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA221" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AB221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ221" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK221" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL221" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="s">
+        <v>317</v>
+      </c>
+      <c r="C222" t="inlineStr" s="4">
+        <is>
+          <t>3070Про прийняття транспортного засобу у власність Марганецької міської територіальної громади</t>
+        </is>
+      </c>
+      <c r="D222" t="s">
+        <v>36</v>
+      </c>
+      <c r="E222" t="s">
+        <v>37</v>
+      </c>
+      <c r="F222" t="s">
+        <v>63</v>
+      </c>
+      <c r="G222" t="s">
+        <v>39</v>
+      </c>
+      <c r="H222" t="s">
+        <v>40</v>
+      </c>
+      <c r="I222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ222" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK222" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL222" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" t="s">
+        <v>318</v>
+      </c>
+      <c r="C223" t="s" s="4">
+        <v>319</v>
+      </c>
+      <c r="D223" t="s">
+        <v>36</v>
+      </c>
+      <c r="E223" t="s">
+        <v>37</v>
+      </c>
+      <c r="F223" t="s">
+        <v>63</v>
+      </c>
+      <c r="G223" t="s">
+        <v>39</v>
+      </c>
+      <c r="H223" t="s">
+        <v>40</v>
+      </c>
+      <c r="I223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ223" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK223" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL223" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="s">
+        <v>320</v>
+      </c>
+      <c r="C224" t="s" s="4">
+        <v>321</v>
+      </c>
+      <c r="D224" t="s">
+        <v>36</v>
+      </c>
+      <c r="E224" t="s">
+        <v>37</v>
+      </c>
+      <c r="F224" t="s">
+        <v>63</v>
+      </c>
+      <c r="G224" t="s">
+        <v>39</v>
+      </c>
+      <c r="H224" t="s">
+        <v>40</v>
+      </c>
+      <c r="I224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ224" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK224" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL224" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="s">
+        <v>322</v>
+      </c>
+      <c r="C225" t="s" s="4">
+        <v>323</v>
+      </c>
+      <c r="D225" t="s">
+        <v>36</v>
+      </c>
+      <c r="E225" t="s">
+        <v>37</v>
+      </c>
+      <c r="F225" t="s">
+        <v>65</v>
+      </c>
+      <c r="G225" t="s">
+        <v>39</v>
+      </c>
+      <c r="H225" t="s">
+        <v>40</v>
+      </c>
+      <c r="I225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J225" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ225" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK225" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL225" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="s">
+        <v>324</v>
+      </c>
+      <c r="C226" t="s" s="4">
+        <v>325</v>
+      </c>
+      <c r="D226" t="s">
+        <v>36</v>
+      </c>
+      <c r="E226" t="s">
+        <v>37</v>
+      </c>
+      <c r="F226" t="s">
+        <v>63</v>
+      </c>
+      <c r="G226" t="s">
+        <v>39</v>
+      </c>
+      <c r="H226" t="s">
+        <v>40</v>
+      </c>
+      <c r="I226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ226" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK226" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL226" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="s">
+        <v>326</v>
+      </c>
+      <c r="C227" t="s" s="4">
+        <v>327</v>
+      </c>
+      <c r="D227" t="s">
+        <v>36</v>
+      </c>
+      <c r="E227" t="s">
+        <v>37</v>
+      </c>
+      <c r="F227" t="s">
+        <v>65</v>
+      </c>
+      <c r="G227" t="s">
+        <v>39</v>
+      </c>
+      <c r="H227" t="s">
+        <v>40</v>
+      </c>
+      <c r="I227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L227" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ227" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK227" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL227" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="s">
+        <v>328</v>
+      </c>
+      <c r="C228" t="inlineStr" s="4">
+        <is>
+          <t>3076Про прийняття у власність Марганецької міської територіальної громади трактору ENEY TE 504 C</t>
+        </is>
+      </c>
+      <c r="D228" t="s">
+        <v>36</v>
+      </c>
+      <c r="E228" t="s">
+        <v>37</v>
+      </c>
+      <c r="F228" t="s">
+        <v>63</v>
+      </c>
+      <c r="G228" t="s">
+        <v>39</v>
+      </c>
+      <c r="H228" t="s">
+        <v>40</v>
+      </c>
+      <c r="I228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ228" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK228" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL228" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="s">
+        <v>329</v>
+      </c>
+      <c r="C229" t="inlineStr" s="4">
+        <is>
+          <t>3077Про прийняття у власність Марганецької міської територіальної громади тракторного самоскидного причепу 2 ТСП-6</t>
+        </is>
+      </c>
+      <c r="D229" t="s">
+        <v>36</v>
+      </c>
+      <c r="E229" t="s">
+        <v>37</v>
+      </c>
+      <c r="F229" t="s">
+        <v>63</v>
+      </c>
+      <c r="G229" t="s">
+        <v>39</v>
+      </c>
+      <c r="H229" t="s">
+        <v>40</v>
+      </c>
+      <c r="I229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ229" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK229" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL229" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="s">
+        <v>330</v>
+      </c>
+      <c r="C230" t="inlineStr" s="4">
+        <is>
+          <t>3078Про надання дозволу комунальному підприємству «Комунальник» Марганецької міської ради» на придбання матеріалів за рахунок статутного капіталу</t>
+        </is>
+      </c>
+      <c r="D230" t="s">
+        <v>36</v>
+      </c>
+      <c r="E230" t="s">
+        <v>37</v>
+      </c>
+      <c r="F230" t="s">
+        <v>63</v>
+      </c>
+      <c r="G230" t="s">
+        <v>39</v>
+      </c>
+      <c r="H230" t="s">
+        <v>40</v>
+      </c>
+      <c r="I230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ230" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK230" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL230" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="s">
+        <v>331</v>
+      </c>
+      <c r="C231" t="inlineStr" s="4">
+        <is>
+          <t>3079Про надання дозволу КП «ІРБ ММТГ» на передачу транспортного засобу в позичку виконавчого комітету Марганецької міської ради</t>
+        </is>
+      </c>
+      <c r="D231" t="s">
+        <v>36</v>
+      </c>
+      <c r="E231" t="s">
+        <v>37</v>
+      </c>
+      <c r="F231" t="s">
+        <v>65</v>
+      </c>
+      <c r="G231" t="s">
+        <v>39</v>
+      </c>
+      <c r="H231" t="s">
+        <v>40</v>
+      </c>
+      <c r="I231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ231" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK231" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL231" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" t="s">
+        <v>332</v>
+      </c>
+      <c r="C232" t="s" s="4">
+        <v>333</v>
+      </c>
+      <c r="D232" t="s">
+        <v>36</v>
+      </c>
+      <c r="E232" t="s">
+        <v>37</v>
+      </c>
+      <c r="F232" t="s">
+        <v>65</v>
+      </c>
+      <c r="G232" t="s">
+        <v>39</v>
+      </c>
+      <c r="H232" t="s">
+        <v>40</v>
+      </c>
+      <c r="I232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ232" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK232" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL232" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" t="s">
+        <v>334</v>
+      </c>
+      <c r="C233" t="inlineStr" s="4">
+        <is>
+          <t>3081Про передачу об’єкта права комунальної власності на праві узуфрукта комунального майна</t>
+        </is>
+      </c>
+      <c r="D233" t="s">
+        <v>36</v>
+      </c>
+      <c r="E233" t="s">
+        <v>37</v>
+      </c>
+      <c r="F233" t="s">
+        <v>65</v>
+      </c>
+      <c r="G233" t="s">
+        <v>39</v>
+      </c>
+      <c r="H233" t="s">
+        <v>40</v>
+      </c>
+      <c r="I233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ233" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK233" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL233" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" t="s">
+        <v>335</v>
+      </c>
+      <c r="C234" t="inlineStr" s="4">
+        <is>
+          <t>3082Про закріплення  нежитлових будівель та споруд на праві узуфрукту комунального майна за комунальним підприємством «Комунальник» Марганецької міської ради»</t>
+        </is>
+      </c>
+      <c r="D234" t="s">
+        <v>36</v>
+      </c>
+      <c r="E234" t="s">
+        <v>37</v>
+      </c>
+      <c r="F234" t="s">
+        <v>65</v>
+      </c>
+      <c r="G234" t="s">
+        <v>39</v>
+      </c>
+      <c r="H234" t="s">
+        <v>40</v>
+      </c>
+      <c r="I234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ234" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK234" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL234" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" t="s">
+        <v>336</v>
+      </c>
+      <c r="C235" t="inlineStr" s="4">
+        <is>
+          <t>3083Про затвердження проєкту землеустрою щодо відведення земельної ділянки в постійне користування Комунальному підприємству «Інфраструктурного розвитку та благоустрою Марганецької</t>
+        </is>
+      </c>
+      <c r="D235" t="s">
+        <v>36</v>
+      </c>
+      <c r="E235" t="s">
+        <v>37</v>
+      </c>
+      <c r="F235" t="s">
+        <v>63</v>
+      </c>
+      <c r="G235" t="s">
+        <v>39</v>
+      </c>
+      <c r="H235" t="s">
+        <v>40</v>
+      </c>
+      <c r="I235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ235" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK235" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL235" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236">
+        <v>235</v>
+      </c>
+      <c r="B236" t="s">
         <v>337</v>
       </c>
-      <c r="J216" t="s">
+      <c r="C236" t="inlineStr" s="4">
+        <is>
+          <t>3084Про включення та затвердження земельних ділянок в перелік, які будуть передаватись в оренду, шляхом проведення земельних аукціонів (торгів) окремими лотами та надання дозволу на розробку</t>
+        </is>
+      </c>
+      <c r="D236" t="s">
+        <v>36</v>
+      </c>
+      <c r="E236" t="s">
+        <v>37</v>
+      </c>
+      <c r="F236" t="s">
+        <v>63</v>
+      </c>
+      <c r="G236" t="s">
+        <v>39</v>
+      </c>
+      <c r="H236" t="s">
+        <v>40</v>
+      </c>
+      <c r="I236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ236" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK236" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL236" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>236</v>
+      </c>
+      <c r="B237" t="s">
         <v>338</v>
       </c>
-      <c r="K216" t="s">
+      <c r="C237" t="s" s="4">
         <v>339</v>
       </c>
-      <c r="L216" t="s">
+      <c r="D237" t="s">
+        <v>36</v>
+      </c>
+      <c r="E237" t="s">
+        <v>37</v>
+      </c>
+      <c r="F237" t="s">
+        <v>65</v>
+      </c>
+      <c r="G237" t="s">
+        <v>39</v>
+      </c>
+      <c r="H237" t="s">
+        <v>40</v>
+      </c>
+      <c r="I237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P237" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="Q237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ237" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK237" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL237" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
+        <v>237</v>
+      </c>
+      <c r="B238" t="s">
         <v>340</v>
       </c>
-      <c r="M216" t="s">
-[...2 lines deleted...]
-      <c r="N216" t="s">
+      <c r="C238" t="inlineStr" s="4">
+        <is>
+          <t>3086Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди фізичній особі-підприємцю Міщенку Володимиру Васильовичу, за</t>
+        </is>
+      </c>
+      <c r="D238" t="s">
+        <v>36</v>
+      </c>
+      <c r="E238" t="s">
+        <v>37</v>
+      </c>
+      <c r="F238" t="s">
+        <v>63</v>
+      </c>
+      <c r="G238" t="s">
+        <v>39</v>
+      </c>
+      <c r="H238" t="s">
+        <v>40</v>
+      </c>
+      <c r="I238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ238" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK238" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL238" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" t="s">
         <v>341</v>
       </c>
-      <c r="O216" t="s">
+      <c r="C239" t="inlineStr" s="4">
+        <is>
+          <t>3087Про надання дозволу на розроблення проєкту землеустрою щодо відведення земельної ділянки в користування на умовах оренди для городництва громадянину України Мальцеву Сергію</t>
+        </is>
+      </c>
+      <c r="D239" t="s">
+        <v>36</v>
+      </c>
+      <c r="E239" t="s">
+        <v>37</v>
+      </c>
+      <c r="F239" t="s">
+        <v>63</v>
+      </c>
+      <c r="G239" t="s">
+        <v>39</v>
+      </c>
+      <c r="H239" t="s">
+        <v>40</v>
+      </c>
+      <c r="I239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ239" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK239" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL239" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" t="s">
         <v>342</v>
       </c>
-      <c r="P216" t="s">
+      <c r="C240" t="inlineStr" s="4">
+        <is>
+          <t>3088Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Мальцеву</t>
+        </is>
+      </c>
+      <c r="D240" t="s">
+        <v>36</v>
+      </c>
+      <c r="E240" t="s">
+        <v>37</v>
+      </c>
+      <c r="F240" t="s">
+        <v>63</v>
+      </c>
+      <c r="G240" t="s">
+        <v>39</v>
+      </c>
+      <c r="H240" t="s">
+        <v>40</v>
+      </c>
+      <c r="I240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ240" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK240" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL240" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" t="s">
         <v>343</v>
       </c>
-      <c r="Q216" t="s">
-[...2 lines deleted...]
-      <c r="R216" t="s">
+      <c r="C241" t="inlineStr" s="4">
+        <is>
+          <t>3089Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянці України Ільїній Людмилі Іванівні за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D241" t="s">
+        <v>36</v>
+      </c>
+      <c r="E241" t="s">
+        <v>37</v>
+      </c>
+      <c r="F241" t="s">
+        <v>63</v>
+      </c>
+      <c r="G241" t="s">
+        <v>39</v>
+      </c>
+      <c r="H241" t="s">
+        <v>40</v>
+      </c>
+      <c r="I241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ241" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK241" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL241" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" t="s">
         <v>344</v>
       </c>
-      <c r="S216" t="s">
-[...20 lines deleted...]
-      <c r="Z216" t="s">
+      <c r="C242" t="inlineStr" s="4">
+        <is>
+          <t>3090Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Каменській</t>
+        </is>
+      </c>
+      <c r="D242" t="s">
+        <v>36</v>
+      </c>
+      <c r="E242" t="s">
+        <v>37</v>
+      </c>
+      <c r="F242" t="s">
+        <v>63</v>
+      </c>
+      <c r="G242" t="s">
+        <v>39</v>
+      </c>
+      <c r="H242" t="s">
+        <v>40</v>
+      </c>
+      <c r="I242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ242" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK242" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL242" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" t="s">
         <v>345</v>
       </c>
-      <c r="AA216" t="s">
-[...8 lines deleted...]
-      <c r="AD216" t="s">
+      <c r="C243" t="inlineStr" s="4">
+        <is>
+          <t>3091Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Алефірову</t>
+        </is>
+      </c>
+      <c r="D243" t="s">
+        <v>36</v>
+      </c>
+      <c r="E243" t="s">
+        <v>37</v>
+      </c>
+      <c r="F243" t="s">
+        <v>63</v>
+      </c>
+      <c r="G243" t="s">
+        <v>39</v>
+      </c>
+      <c r="H243" t="s">
+        <v>40</v>
+      </c>
+      <c r="I243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ243" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK243" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL243" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" t="s">
         <v>346</v>
       </c>
-      <c r="AE216" t="s">
-[...11 lines deleted...]
-      <c r="AI216" t="s">
+      <c r="C244" t="inlineStr" s="4">
+        <is>
+          <t>3092Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Баклану</t>
+        </is>
+      </c>
+      <c r="D244" t="s">
+        <v>36</v>
+      </c>
+      <c r="E244" t="s">
+        <v>37</v>
+      </c>
+      <c r="F244" t="s">
+        <v>65</v>
+      </c>
+      <c r="G244" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" t="s">
+        <v>40</v>
+      </c>
+      <c r="I244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M244" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ244" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK244" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL244" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" t="s">
         <v>347</v>
       </c>
-      <c r="AJ216" t="s">
-[...6 lines deleted...]
-        <v>343</v>
+      <c r="C245" t="inlineStr" s="4">
+        <is>
+          <t>3093Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Червоному</t>
+        </is>
+      </c>
+      <c r="D245" t="s">
+        <v>36</v>
+      </c>
+      <c r="E245" t="s">
+        <v>37</v>
+      </c>
+      <c r="F245" t="s">
+        <v>63</v>
+      </c>
+      <c r="G245" t="s">
+        <v>39</v>
+      </c>
+      <c r="H245" t="s">
+        <v>40</v>
+      </c>
+      <c r="I245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ245" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK245" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL245" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" t="s">
+        <v>348</v>
+      </c>
+      <c r="C246" t="inlineStr" s="4">
+        <is>
+          <t>3094Про затвердження проекту землеустрою щодо відведення земельної ділянки у разі зміни її цільового призначення</t>
+        </is>
+      </c>
+      <c r="D246" t="s">
+        <v>36</v>
+      </c>
+      <c r="E246" t="s">
+        <v>37</v>
+      </c>
+      <c r="F246" t="s">
+        <v>79</v>
+      </c>
+      <c r="G246" t="s">
+        <v>39</v>
+      </c>
+      <c r="H246" t="s">
+        <v>40</v>
+      </c>
+      <c r="I246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L246" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M246" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH246" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ246" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK246" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL246" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>246</v>
+      </c>
+      <c r="B247" t="s">
+        <v>349</v>
+      </c>
+      <c r="C247" t="inlineStr" s="4">
+        <is>
+          <t>3095Про внесення змін до рішення Марганецької міської ради від 01.11.2022 року № 951-45-4/VIІI «Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної</t>
+        </is>
+      </c>
+      <c r="D247" t="s">
+        <v>36</v>
+      </c>
+      <c r="E247" t="s">
+        <v>37</v>
+      </c>
+      <c r="F247" t="s">
+        <v>63</v>
+      </c>
+      <c r="G247" t="s">
+        <v>39</v>
+      </c>
+      <c r="H247" t="s">
+        <v>40</v>
+      </c>
+      <c r="I247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ247" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK247" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL247" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248" t="s">
+        <v>350</v>
+      </c>
+      <c r="C248" t="inlineStr" s="4">
+        <is>
+          <t>3096Про внесення змін до рішення Марганецької міської ради від 04.03.2026 року № 2598-59-4/VIІI «Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної</t>
+        </is>
+      </c>
+      <c r="D248" t="s">
+        <v>36</v>
+      </c>
+      <c r="E248" t="s">
+        <v>37</v>
+      </c>
+      <c r="F248" t="s">
+        <v>105</v>
+      </c>
+      <c r="G248" t="s">
+        <v>39</v>
+      </c>
+      <c r="H248" t="s">
+        <v>40</v>
+      </c>
+      <c r="I248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J248" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L248" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ248" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK248" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL248" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249" t="s">
+        <v>351</v>
+      </c>
+      <c r="C249" t="inlineStr" s="4">
+        <is>
+          <t>3097Про внесення змін до рішення Марганецької міської ради від 29.03.2022 року № 818-44/VIІI «Про надання  дозволу на виготовлення проєкту землеустрою  щодо відведення земельної ділянки у власність,</t>
+        </is>
+      </c>
+      <c r="D249" t="s">
+        <v>36</v>
+      </c>
+      <c r="E249" t="s">
+        <v>37</v>
+      </c>
+      <c r="F249" t="s">
+        <v>63</v>
+      </c>
+      <c r="G249" t="s">
+        <v>39</v>
+      </c>
+      <c r="H249" t="s">
+        <v>40</v>
+      </c>
+      <c r="I249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ249" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK249" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL249" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250" t="s">
+        <v>352</v>
+      </c>
+      <c r="C250" t="inlineStr" s="4">
+        <is>
+          <t>3098Про поновлення договору оренди земельної ділянки ДП Дніпропетровської ОССТ «Марганецький центральний ринок», за адресою: м. Марганець, вул. Єдності, 17-Б</t>
+        </is>
+      </c>
+      <c r="D250" t="s">
+        <v>36</v>
+      </c>
+      <c r="E250" t="s">
+        <v>37</v>
+      </c>
+      <c r="F250" t="s">
+        <v>65</v>
+      </c>
+      <c r="G250" t="s">
+        <v>39</v>
+      </c>
+      <c r="H250" t="s">
+        <v>40</v>
+      </c>
+      <c r="I250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L250" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="M250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ250" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK250" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL250" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>250</v>
+      </c>
+      <c r="B251" t="s">
+        <v>353</v>
+      </c>
+      <c r="C251" t="inlineStr" s="4">
+        <is>
+          <t>3099Про поновлення договору оренди земельної ділянки ДП Дніпропетровської ОССТ «Марганецький центральний ринок», за адресою: м. Марганець, вул. Торгівельна, 4</t>
+        </is>
+      </c>
+      <c r="D251" t="s">
+        <v>36</v>
+      </c>
+      <c r="E251" t="s">
+        <v>37</v>
+      </c>
+      <c r="F251" t="s">
+        <v>63</v>
+      </c>
+      <c r="G251" t="s">
+        <v>39</v>
+      </c>
+      <c r="H251" t="s">
+        <v>40</v>
+      </c>
+      <c r="I251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="P251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ251" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK251" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AL251" t="s" s="5">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>251</v>
+      </c>
+      <c r="B252" t="s">
+        <v>354</v>
+      </c>
+      <c r="C252" t="inlineStr" s="4">
+        <is>
+          <t>3102Про внесення змін до  міської цільової соціальної програми розвитку цивільного захисту та забезпечення пожежної і техногенної безпеки в  Марганецькій міській територіальній громаді на</t>
+        </is>
+      </c>
+      <c r="D252" t="s">
+        <v>36</v>
+      </c>
+      <c r="E252" t="s">
+        <v>37</v>
+      </c>
+      <c r="F252" t="s">
+        <v>79</v>
+      </c>
+      <c r="G252" t="s">
+        <v>39</v>
+      </c>
+      <c r="H252" t="s">
+        <v>40</v>
+      </c>
+      <c r="I252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI252" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK252" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL252" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253" t="s">
+        <v>355</v>
+      </c>
+      <c r="C253" t="inlineStr" s="4">
+        <is>
+          <t>3103Про внесення змін до п.2 рішення Марганецької міської ради від 18.12.2025 року №2463-59/ VIII «Про затвердження  Програми реформування і розвитку житлово-комунального господарства Марганецької</t>
+        </is>
+      </c>
+      <c r="D253" t="s">
+        <v>36</v>
+      </c>
+      <c r="E253" t="s">
+        <v>37</v>
+      </c>
+      <c r="F253" t="s">
+        <v>79</v>
+      </c>
+      <c r="G253" t="s">
+        <v>39</v>
+      </c>
+      <c r="H253" t="s">
+        <v>40</v>
+      </c>
+      <c r="I253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI253" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK253" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL253" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>253</v>
+      </c>
+      <c r="B254" t="s">
+        <v>356</v>
+      </c>
+      <c r="C254" t="inlineStr" s="4">
+        <is>
+          <t>3104Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D254" t="s">
+        <v>36</v>
+      </c>
+      <c r="E254" t="s">
+        <v>37</v>
+      </c>
+      <c r="F254" t="s">
+        <v>79</v>
+      </c>
+      <c r="G254" t="s">
+        <v>39</v>
+      </c>
+      <c r="H254" t="s">
+        <v>40</v>
+      </c>
+      <c r="I254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI254" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK254" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL254" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>254</v>
+      </c>
+      <c r="B255" t="s">
+        <v>357</v>
+      </c>
+      <c r="C255" t="inlineStr" s="4">
+        <is>
+          <t>3105Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2465-59/VIIІ «Про затвердження заходів з утримання та ремонту об’єктів та елементів благоустрою Марганецької</t>
+        </is>
+      </c>
+      <c r="D255" t="s">
+        <v>36</v>
+      </c>
+      <c r="E255" t="s">
+        <v>37</v>
+      </c>
+      <c r="F255" t="s">
+        <v>79</v>
+      </c>
+      <c r="G255" t="s">
+        <v>39</v>
+      </c>
+      <c r="H255" t="s">
+        <v>40</v>
+      </c>
+      <c r="I255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI255" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK255" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL255" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>255</v>
+      </c>
+      <c r="B256" t="s">
+        <v>358</v>
+      </c>
+      <c r="C256" t="inlineStr" s="4">
+        <is>
+          <t>3106Про звіт щодо виконання бюджету Марганецької міської територіальної громади за 1 квартал 2026 року</t>
+        </is>
+      </c>
+      <c r="D256" t="s">
+        <v>36</v>
+      </c>
+      <c r="E256" t="s">
+        <v>37</v>
+      </c>
+      <c r="F256" t="s">
+        <v>79</v>
+      </c>
+      <c r="G256" t="s">
+        <v>39</v>
+      </c>
+      <c r="H256" t="s">
+        <v>40</v>
+      </c>
+      <c r="I256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI256" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK256" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL256" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>256</v>
+      </c>
+      <c r="B257" t="s">
+        <v>359</v>
+      </c>
+      <c r="C257" t="inlineStr" s="4">
+        <is>
+          <t>3107Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D257" t="s">
+        <v>36</v>
+      </c>
+      <c r="E257" t="s">
+        <v>37</v>
+      </c>
+      <c r="F257" t="s">
+        <v>79</v>
+      </c>
+      <c r="G257" t="s">
+        <v>39</v>
+      </c>
+      <c r="H257" t="s">
+        <v>40</v>
+      </c>
+      <c r="I257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI257" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK257" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL257" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258" t="s">
+        <v>360</v>
+      </c>
+      <c r="C258" t="s" s="4">
+        <v>361</v>
+      </c>
+      <c r="D258" t="s">
+        <v>36</v>
+      </c>
+      <c r="E258" t="s">
+        <v>37</v>
+      </c>
+      <c r="F258" t="s">
+        <v>79</v>
+      </c>
+      <c r="G258" t="s">
+        <v>39</v>
+      </c>
+      <c r="H258" t="s">
+        <v>40</v>
+      </c>
+      <c r="I258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI258" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK258" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL258" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>258</v>
+      </c>
+      <c r="B259" t="s">
+        <v>362</v>
+      </c>
+      <c r="C259" t="s" s="4">
+        <v>363</v>
+      </c>
+      <c r="D259" t="s">
+        <v>36</v>
+      </c>
+      <c r="E259" t="s">
+        <v>37</v>
+      </c>
+      <c r="F259" t="s">
+        <v>79</v>
+      </c>
+      <c r="G259" t="s">
+        <v>39</v>
+      </c>
+      <c r="H259" t="s">
+        <v>40</v>
+      </c>
+      <c r="I259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI259" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK259" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL259" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260" t="s">
+        <v>364</v>
+      </c>
+      <c r="C260" t="s" s="4">
+        <v>365</v>
+      </c>
+      <c r="D260" t="s">
+        <v>36</v>
+      </c>
+      <c r="E260" t="s">
+        <v>37</v>
+      </c>
+      <c r="F260" t="s">
+        <v>79</v>
+      </c>
+      <c r="G260" t="s">
+        <v>39</v>
+      </c>
+      <c r="H260" t="s">
+        <v>40</v>
+      </c>
+      <c r="I260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI260" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK260" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL260" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261" t="s">
+        <v>366</v>
+      </c>
+      <c r="C261" t="s" s="4">
+        <v>367</v>
+      </c>
+      <c r="D261" t="s">
+        <v>36</v>
+      </c>
+      <c r="E261" t="s">
+        <v>37</v>
+      </c>
+      <c r="F261" t="s">
+        <v>79</v>
+      </c>
+      <c r="G261" t="s">
+        <v>39</v>
+      </c>
+      <c r="H261" t="s">
+        <v>40</v>
+      </c>
+      <c r="I261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI261" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK261" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL261" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>261</v>
+      </c>
+      <c r="B262" t="s">
+        <v>368</v>
+      </c>
+      <c r="C262" t="s" s="4">
+        <v>369</v>
+      </c>
+      <c r="D262" t="s">
+        <v>36</v>
+      </c>
+      <c r="E262" t="s">
+        <v>37</v>
+      </c>
+      <c r="F262" t="s">
+        <v>79</v>
+      </c>
+      <c r="G262" t="s">
+        <v>39</v>
+      </c>
+      <c r="H262" t="s">
+        <v>40</v>
+      </c>
+      <c r="I262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI262" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK262" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL262" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>262</v>
+      </c>
+      <c r="B263" t="s">
+        <v>370</v>
+      </c>
+      <c r="C263" t="inlineStr" s="4">
+        <is>
+          <t>3113Про надання дозволу комунальному підприємству «Інфраструктурного розвитку та благоустрою Марганецької міської територіальної громади» на придбання матеріалів</t>
+        </is>
+      </c>
+      <c r="D263" t="s">
+        <v>36</v>
+      </c>
+      <c r="E263" t="s">
+        <v>37</v>
+      </c>
+      <c r="F263" t="s">
+        <v>79</v>
+      </c>
+      <c r="G263" t="s">
+        <v>39</v>
+      </c>
+      <c r="H263" t="s">
+        <v>40</v>
+      </c>
+      <c r="I263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI263" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK263" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL263" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>263</v>
+      </c>
+      <c r="B264" t="s">
+        <v>371</v>
+      </c>
+      <c r="C264" t="s" s="4">
+        <v>372</v>
+      </c>
+      <c r="D264" t="s">
+        <v>36</v>
+      </c>
+      <c r="E264" t="s">
+        <v>37</v>
+      </c>
+      <c r="F264" t="s">
+        <v>79</v>
+      </c>
+      <c r="G264" t="s">
+        <v>39</v>
+      </c>
+      <c r="H264" t="s">
+        <v>40</v>
+      </c>
+      <c r="I264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI264" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK264" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL264" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>264</v>
+      </c>
+      <c r="B265" t="s">
+        <v>373</v>
+      </c>
+      <c r="C265" t="s" s="4">
+        <v>374</v>
+      </c>
+      <c r="D265" t="s">
+        <v>36</v>
+      </c>
+      <c r="E265" t="s">
+        <v>37</v>
+      </c>
+      <c r="F265" t="s">
+        <v>79</v>
+      </c>
+      <c r="G265" t="s">
+        <v>39</v>
+      </c>
+      <c r="H265" t="s">
+        <v>40</v>
+      </c>
+      <c r="I265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="S265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="W265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI265" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AJ265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK265" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL265" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>265</v>
+      </c>
+      <c r="B266" t="s">
+        <v>375</v>
+      </c>
+      <c r="C266" t="inlineStr" s="4">
+        <is>
+          <t>3119Про затвердження плану роботи Марганецької міської ради Нікопольського району Дніпропетровської області VIIІ скликання на ІІ півріччя 2026 року</t>
+        </is>
+      </c>
+      <c r="D266" t="s">
+        <v>36</v>
+      </c>
+      <c r="E266" t="s">
+        <v>37</v>
+      </c>
+      <c r="F266" t="s">
+        <v>65</v>
+      </c>
+      <c r="G266" t="s">
+        <v>39</v>
+      </c>
+      <c r="H266" t="s">
+        <v>40</v>
+      </c>
+      <c r="I266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD266" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK266" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL266" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>266</v>
+      </c>
+      <c r="B267" t="s">
+        <v>376</v>
+      </c>
+      <c r="C267" t="inlineStr" s="4">
+        <is>
+          <t>3120Про внесення змін до  п.2 рішення Марганецької  міської ради від 18.12.2025 року №2463-59/ VIII «Про затвердження  Програми реформування і розвитку житлово-комунального господарства Марганецької</t>
+        </is>
+      </c>
+      <c r="D267" t="s">
+        <v>36</v>
+      </c>
+      <c r="E267" t="s">
+        <v>37</v>
+      </c>
+      <c r="F267" t="s">
+        <v>65</v>
+      </c>
+      <c r="G267" t="s">
+        <v>39</v>
+      </c>
+      <c r="H267" t="s">
+        <v>40</v>
+      </c>
+      <c r="I267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD267" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK267" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL267" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>267</v>
+      </c>
+      <c r="B268" t="s">
+        <v>377</v>
+      </c>
+      <c r="C268" t="inlineStr" s="4">
+        <is>
+          <t>3121Про внесення змін до  п.2 рішення Марганецької міської ради від 18.12.2025 року №2464-59/ VIII  «Про затвердження  Програми щодо надання фінансової підтримки комунальним підприємствам на 2026-2027 роки»</t>
+        </is>
+      </c>
+      <c r="D268" t="s">
+        <v>36</v>
+      </c>
+      <c r="E268" t="s">
+        <v>37</v>
+      </c>
+      <c r="F268" t="s">
+        <v>65</v>
+      </c>
+      <c r="G268" t="s">
+        <v>39</v>
+      </c>
+      <c r="H268" t="s">
+        <v>40</v>
+      </c>
+      <c r="I268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD268" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK268" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL268" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>268</v>
+      </c>
+      <c r="B269" t="s">
+        <v>378</v>
+      </c>
+      <c r="C269" t="inlineStr" s="4">
+        <is>
+          <t>3122Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D269" t="s">
+        <v>36</v>
+      </c>
+      <c r="E269" t="s">
+        <v>37</v>
+      </c>
+      <c r="F269" t="s">
+        <v>65</v>
+      </c>
+      <c r="G269" t="s">
+        <v>39</v>
+      </c>
+      <c r="H269" t="s">
+        <v>40</v>
+      </c>
+      <c r="I269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD269" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK269" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL269" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>269</v>
+      </c>
+      <c r="B270" t="s">
+        <v>379</v>
+      </c>
+      <c r="C270" t="inlineStr" s="4">
+        <is>
+          <t>3123Про внесення змін до рішення міської ради від 28.12.2022 р №1020-46-1/VIІІ «Про затвердження структури, штатного розпису апарату міської ради та виконавчого комітету Марганецької міської ради»(зі</t>
+        </is>
+      </c>
+      <c r="D270" t="s">
+        <v>36</v>
+      </c>
+      <c r="E270" t="s">
+        <v>37</v>
+      </c>
+      <c r="F270" t="s">
+        <v>65</v>
+      </c>
+      <c r="G270" t="s">
+        <v>39</v>
+      </c>
+      <c r="H270" t="s">
+        <v>40</v>
+      </c>
+      <c r="I270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD270" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK270" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL270" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>270</v>
+      </c>
+      <c r="B271" t="s">
+        <v>380</v>
+      </c>
+      <c r="C271" t="inlineStr" s="4">
+        <is>
+          <t>3124Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року  № 2469-59 /VIIІ «Про встановлення посадових окладів посадовим особам місцевого самоврядування Марганецької міської</t>
+        </is>
+      </c>
+      <c r="D271" t="s">
+        <v>36</v>
+      </c>
+      <c r="E271" t="s">
+        <v>37</v>
+      </c>
+      <c r="F271" t="s">
+        <v>65</v>
+      </c>
+      <c r="G271" t="s">
+        <v>39</v>
+      </c>
+      <c r="H271" t="s">
+        <v>40</v>
+      </c>
+      <c r="I271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD271" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK271" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL271" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>271</v>
+      </c>
+      <c r="B272" t="s">
+        <v>381</v>
+      </c>
+      <c r="C272" t="inlineStr" s="4">
+        <is>
+          <t>3125Про затвердження Положення про відділ інвестиційної діяльності та міжнародного співробітництва виконавчого комітету Марганецької міської ради</t>
+        </is>
+      </c>
+      <c r="D272" t="s">
+        <v>36</v>
+      </c>
+      <c r="E272" t="s">
+        <v>37</v>
+      </c>
+      <c r="F272" t="s">
+        <v>65</v>
+      </c>
+      <c r="G272" t="s">
+        <v>39</v>
+      </c>
+      <c r="H272" t="s">
+        <v>40</v>
+      </c>
+      <c r="I272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD272" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK272" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL272" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>272</v>
+      </c>
+      <c r="B273" t="s">
+        <v>382</v>
+      </c>
+      <c r="C273" t="inlineStr" s="4">
+        <is>
+          <t>3126Про перепрофілювання (зміну типу), зміну найменування Марганецького ліцею №2 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D273" t="s">
+        <v>36</v>
+      </c>
+      <c r="E273" t="s">
+        <v>37</v>
+      </c>
+      <c r="F273" t="s">
+        <v>105</v>
+      </c>
+      <c r="G273" t="s">
+        <v>39</v>
+      </c>
+      <c r="H273" t="s">
+        <v>40</v>
+      </c>
+      <c r="I273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V273" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD273" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK273" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL273" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>273</v>
+      </c>
+      <c r="B274" t="s">
+        <v>383</v>
+      </c>
+      <c r="C274" t="inlineStr" s="4">
+        <is>
+          <t>3127Про перепрофілювання (зміну типу) та зміну найменування Марганецького ліцею №6 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D274" t="s">
+        <v>36</v>
+      </c>
+      <c r="E274" t="s">
+        <v>37</v>
+      </c>
+      <c r="F274" t="s">
+        <v>105</v>
+      </c>
+      <c r="G274" t="s">
+        <v>39</v>
+      </c>
+      <c r="H274" t="s">
+        <v>40</v>
+      </c>
+      <c r="I274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V274" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD274" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK274" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL274" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>274</v>
+      </c>
+      <c r="B275" t="s">
+        <v>384</v>
+      </c>
+      <c r="C275" t="inlineStr" s="4">
+        <is>
+          <t>3128Про перепрофілювання (зміну типу) та зміну найменування Марганецького ліцею №7 Марганецької міської ради Дніпропетровської області та затвердження Статуту в новій редакції</t>
+        </is>
+      </c>
+      <c r="D275" t="s">
+        <v>36</v>
+      </c>
+      <c r="E275" t="s">
+        <v>37</v>
+      </c>
+      <c r="F275" t="s">
+        <v>105</v>
+      </c>
+      <c r="G275" t="s">
+        <v>39</v>
+      </c>
+      <c r="H275" t="s">
+        <v>40</v>
+      </c>
+      <c r="I275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V275" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD275" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK275" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL275" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>275</v>
+      </c>
+      <c r="B276" t="s">
+        <v>385</v>
+      </c>
+      <c r="C276" t="inlineStr" s="4">
+        <is>
+          <t>3129Про затвердження  Статуту Марганецького ліцею  №11  Марганецької міської ради Дніпропетровської області в новій редакції</t>
+        </is>
+      </c>
+      <c r="D276" t="s">
+        <v>36</v>
+      </c>
+      <c r="E276" t="s">
+        <v>37</v>
+      </c>
+      <c r="F276" t="s">
+        <v>105</v>
+      </c>
+      <c r="G276" t="s">
+        <v>39</v>
+      </c>
+      <c r="H276" t="s">
+        <v>40</v>
+      </c>
+      <c r="I276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V276" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD276" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK276" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL276" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>276</v>
+      </c>
+      <c r="B277" t="s">
+        <v>386</v>
+      </c>
+      <c r="C277" t="inlineStr" s="4">
+        <is>
+          <t>3130Про затвердження статуту комунального підприємства «Комунальник» Марганецької міської ради»</t>
+        </is>
+      </c>
+      <c r="D277" t="s">
+        <v>36</v>
+      </c>
+      <c r="E277" t="s">
+        <v>37</v>
+      </c>
+      <c r="F277" t="s">
+        <v>79</v>
+      </c>
+      <c r="G277" t="s">
+        <v>39</v>
+      </c>
+      <c r="H277" t="s">
+        <v>40</v>
+      </c>
+      <c r="I277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M277" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q277" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD277" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK277" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL277" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>277</v>
+      </c>
+      <c r="B278" t="s">
+        <v>387</v>
+      </c>
+      <c r="C278" t="inlineStr" s="4">
+        <is>
+          <t>3131Про затвердження статуту комунального підприємства «Інфраструктурного розвитку та благоустрою Марганецької міської територіальної громади» в новій редакції</t>
+        </is>
+      </c>
+      <c r="D278" t="s">
+        <v>36</v>
+      </c>
+      <c r="E278" t="s">
+        <v>37</v>
+      </c>
+      <c r="F278" t="s">
+        <v>65</v>
+      </c>
+      <c r="G278" t="s">
+        <v>39</v>
+      </c>
+      <c r="H278" t="s">
+        <v>40</v>
+      </c>
+      <c r="I278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD278" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK278" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL278" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>278</v>
+      </c>
+      <c r="B279" t="s">
+        <v>388</v>
+      </c>
+      <c r="C279" t="inlineStr" s="4">
+        <is>
+          <t>3132Про затвердження статуту комунального підприємства «Марагнецьводоканал» Марганецької міської ради» в новій редакції</t>
+        </is>
+      </c>
+      <c r="D279" t="s">
+        <v>36</v>
+      </c>
+      <c r="E279" t="s">
+        <v>37</v>
+      </c>
+      <c r="F279" t="s">
+        <v>65</v>
+      </c>
+      <c r="G279" t="s">
+        <v>39</v>
+      </c>
+      <c r="H279" t="s">
+        <v>40</v>
+      </c>
+      <c r="I279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD279" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK279" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL279" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>279</v>
+      </c>
+      <c r="B280" t="s">
+        <v>389</v>
+      </c>
+      <c r="C280" t="s" s="4">
+        <v>390</v>
+      </c>
+      <c r="D280" t="s">
+        <v>36</v>
+      </c>
+      <c r="E280" t="s">
+        <v>37</v>
+      </c>
+      <c r="F280" t="s">
+        <v>65</v>
+      </c>
+      <c r="G280" t="s">
+        <v>39</v>
+      </c>
+      <c r="H280" t="s">
+        <v>40</v>
+      </c>
+      <c r="I280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD280" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK280" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL280" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>280</v>
+      </c>
+      <c r="B281" t="s">
+        <v>391</v>
+      </c>
+      <c r="C281" t="inlineStr" s="4">
+        <is>
+          <t>3135Про прийняття автомобіля швидкої допомоги у власність Марганецької міської територіальної громади</t>
+        </is>
+      </c>
+      <c r="D281" t="s">
+        <v>36</v>
+      </c>
+      <c r="E281" t="s">
+        <v>37</v>
+      </c>
+      <c r="F281" t="s">
+        <v>79</v>
+      </c>
+      <c r="G281" t="s">
+        <v>39</v>
+      </c>
+      <c r="H281" t="s">
+        <v>40</v>
+      </c>
+      <c r="I281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M281" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB281" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD281" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK281" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL281" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>281</v>
+      </c>
+      <c r="B282" t="s">
+        <v>392</v>
+      </c>
+      <c r="C282" t="inlineStr" s="4">
+        <is>
+          <t>3136Про прийняття у власність Марганецької міської територіальної громади екскаватора-навантажувача</t>
+        </is>
+      </c>
+      <c r="D282" t="s">
+        <v>36</v>
+      </c>
+      <c r="E282" t="s">
+        <v>37</v>
+      </c>
+      <c r="F282" t="s">
+        <v>105</v>
+      </c>
+      <c r="G282" t="s">
+        <v>39</v>
+      </c>
+      <c r="H282" t="s">
+        <v>40</v>
+      </c>
+      <c r="I282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB282" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD282" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK282" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL282" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>282</v>
+      </c>
+      <c r="B283" t="s">
+        <v>393</v>
+      </c>
+      <c r="C283" t="s" s="4">
+        <v>394</v>
+      </c>
+      <c r="D283" t="s">
+        <v>36</v>
+      </c>
+      <c r="E283" t="s">
+        <v>37</v>
+      </c>
+      <c r="F283" t="s">
+        <v>65</v>
+      </c>
+      <c r="G283" t="s">
+        <v>39</v>
+      </c>
+      <c r="H283" t="s">
+        <v>40</v>
+      </c>
+      <c r="I283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD283" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK283" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL283" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>283</v>
+      </c>
+      <c r="B284" t="s">
+        <v>395</v>
+      </c>
+      <c r="C284" t="inlineStr" s="4">
+        <is>
+          <t>3139Про надання дозволу на списання транспортного засобу TK-GL CK MD з балансу КНП «Марганецький ЦПМСД»</t>
+        </is>
+      </c>
+      <c r="D284" t="s">
+        <v>36</v>
+      </c>
+      <c r="E284" t="s">
+        <v>37</v>
+      </c>
+      <c r="F284" t="s">
+        <v>105</v>
+      </c>
+      <c r="G284" t="s">
+        <v>39</v>
+      </c>
+      <c r="H284" t="s">
+        <v>40</v>
+      </c>
+      <c r="I284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB284" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD284" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK284" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL284" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>284</v>
+      </c>
+      <c r="B285" t="s">
+        <v>396</v>
+      </c>
+      <c r="C285" t="s" s="4">
+        <v>397</v>
+      </c>
+      <c r="D285" t="s">
+        <v>36</v>
+      </c>
+      <c r="E285" t="s">
+        <v>37</v>
+      </c>
+      <c r="F285" t="s">
+        <v>105</v>
+      </c>
+      <c r="G285" t="s">
+        <v>39</v>
+      </c>
+      <c r="H285" t="s">
+        <v>40</v>
+      </c>
+      <c r="I285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q285" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD285" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK285" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL285" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>285</v>
+      </c>
+      <c r="B286" t="s">
+        <v>398</v>
+      </c>
+      <c r="C286" t="inlineStr" s="4">
+        <is>
+          <t>3141Про затвердження технічної документації із землеустрою щодо поділу та об’єднання земельних  ділянок Комунальному підприємству «Комунальник» Марганецької міської ради», по вул.</t>
+        </is>
+      </c>
+      <c r="D286" t="s">
+        <v>36</v>
+      </c>
+      <c r="E286" t="s">
+        <v>37</v>
+      </c>
+      <c r="F286" t="s">
+        <v>65</v>
+      </c>
+      <c r="G286" t="s">
+        <v>39</v>
+      </c>
+      <c r="H286" t="s">
+        <v>40</v>
+      </c>
+      <c r="I286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD286" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK286" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL286" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>286</v>
+      </c>
+      <c r="B287" t="s">
+        <v>399</v>
+      </c>
+      <c r="C287" t="inlineStr" s="4">
+        <is>
+          <t>3142Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу  у постійне користування Комунальному</t>
+        </is>
+      </c>
+      <c r="D287" t="s">
+        <v>36</v>
+      </c>
+      <c r="E287" t="s">
+        <v>37</v>
+      </c>
+      <c r="F287" t="s">
+        <v>65</v>
+      </c>
+      <c r="G287" t="s">
+        <v>39</v>
+      </c>
+      <c r="H287" t="s">
+        <v>40</v>
+      </c>
+      <c r="I287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD287" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK287" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL287" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>287</v>
+      </c>
+      <c r="B288" t="s">
+        <v>400</v>
+      </c>
+      <c r="C288" t="inlineStr" s="4">
+        <is>
+          <t>3143Про припинення права постійного користування земельною ділянкою Комунальному підприємству «Виробниче управління водопровідно -каналізаційного господарства Марганецької міської ради»,</t>
+        </is>
+      </c>
+      <c r="D288" t="s">
+        <v>36</v>
+      </c>
+      <c r="E288" t="s">
+        <v>37</v>
+      </c>
+      <c r="F288" t="s">
+        <v>105</v>
+      </c>
+      <c r="G288" t="s">
+        <v>39</v>
+      </c>
+      <c r="H288" t="s">
+        <v>40</v>
+      </c>
+      <c r="I288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J288" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="K288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD288" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK288" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL288" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>288</v>
+      </c>
+      <c r="B289" t="s">
+        <v>401</v>
+      </c>
+      <c r="C289" t="inlineStr" s="4">
+        <is>
+          <t>3144Про скасування рішення «Про затвердження технічної документації із  землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості), у постійне користування</t>
+        </is>
+      </c>
+      <c r="D289" t="s">
+        <v>36</v>
+      </c>
+      <c r="E289" t="s">
+        <v>37</v>
+      </c>
+      <c r="F289" t="s">
+        <v>65</v>
+      </c>
+      <c r="G289" t="s">
+        <v>39</v>
+      </c>
+      <c r="H289" t="s">
+        <v>40</v>
+      </c>
+      <c r="I289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD289" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK289" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL289" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>289</v>
+      </c>
+      <c r="B290" t="s">
+        <v>402</v>
+      </c>
+      <c r="C290" t="inlineStr" s="4">
+        <is>
+          <t>3145Про внесення змін до рішення Марганецької міської ради від 24.12.2020 року № 53-3/І «Про припинення права постійного користування на земельні ділянки у суб’єктів господарювання»</t>
+        </is>
+      </c>
+      <c r="D290" t="s">
+        <v>36</v>
+      </c>
+      <c r="E290" t="s">
+        <v>37</v>
+      </c>
+      <c r="F290" t="s">
+        <v>65</v>
+      </c>
+      <c r="G290" t="s">
+        <v>39</v>
+      </c>
+      <c r="H290" t="s">
+        <v>40</v>
+      </c>
+      <c r="I290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD290" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK290" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL290" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291" t="s">
+        <v>403</v>
+      </c>
+      <c r="C291" t="inlineStr" s="4">
+        <is>
+          <t>3146Про надання дозволу на розробку технічної документації із землеустрою щодо поділу та об’єднання  земельних ділянок, за адресою: м. Марганець, вул. Незалежності, біля Ювілейного ринку  </t>
+        </is>
+      </c>
+      <c r="D291" t="s">
+        <v>36</v>
+      </c>
+      <c r="E291" t="s">
+        <v>37</v>
+      </c>
+      <c r="F291" t="s">
+        <v>65</v>
+      </c>
+      <c r="G291" t="s">
+        <v>39</v>
+      </c>
+      <c r="H291" t="s">
+        <v>40</v>
+      </c>
+      <c r="I291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD291" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK291" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL291" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292" t="s">
+        <v>404</v>
+      </c>
+      <c r="C292" t="inlineStr" s="4">
+        <is>
+          <t>3147Про надання  дозволу на розроблення проєкту землеустрою  щодо відведення земельної ділянки в користування на умовах оренди громадянину України   Гриндію Олександру Вікторовичу за</t>
+        </is>
+      </c>
+      <c r="D292" t="s">
+        <v>36</v>
+      </c>
+      <c r="E292" t="s">
+        <v>37</v>
+      </c>
+      <c r="F292" t="s">
+        <v>105</v>
+      </c>
+      <c r="G292" t="s">
+        <v>39</v>
+      </c>
+      <c r="H292" t="s">
+        <v>40</v>
+      </c>
+      <c r="I292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD292" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK292" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL292" t="s" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293" t="s">
+        <v>405</v>
+      </c>
+      <c r="C293" t="inlineStr" s="4">
+        <is>
+          <t>3148Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Сахаруку</t>
+        </is>
+      </c>
+      <c r="D293" t="s">
+        <v>36</v>
+      </c>
+      <c r="E293" t="s">
+        <v>37</v>
+      </c>
+      <c r="F293" t="s">
+        <v>65</v>
+      </c>
+      <c r="G293" t="s">
+        <v>39</v>
+      </c>
+      <c r="H293" t="s">
+        <v>40</v>
+      </c>
+      <c r="I293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD293" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK293" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL293" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294" t="s">
+        <v>406</v>
+      </c>
+      <c r="C294" t="inlineStr" s="4">
+        <is>
+          <t>3149Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Арбузовій</t>
+        </is>
+      </c>
+      <c r="D294" t="s">
+        <v>36</v>
+      </c>
+      <c r="E294" t="s">
+        <v>37</v>
+      </c>
+      <c r="F294" t="s">
+        <v>105</v>
+      </c>
+      <c r="G294" t="s">
+        <v>39</v>
+      </c>
+      <c r="H294" t="s">
+        <v>40</v>
+      </c>
+      <c r="I294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q294" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="R294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD294" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK294" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL294" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" t="s">
+        <v>407</v>
+      </c>
+      <c r="C295" t="inlineStr" s="4">
+        <is>
+          <t>3150Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України</t>
+        </is>
+      </c>
+      <c r="D295" t="s">
+        <v>36</v>
+      </c>
+      <c r="E295" t="s">
+        <v>37</v>
+      </c>
+      <c r="F295" t="s">
+        <v>65</v>
+      </c>
+      <c r="G295" t="s">
+        <v>39</v>
+      </c>
+      <c r="H295" t="s">
+        <v>40</v>
+      </c>
+      <c r="I295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD295" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK295" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL295" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" t="s">
+        <v>408</v>
+      </c>
+      <c r="C296" t="inlineStr" s="4">
+        <is>
+          <t>3151Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Вітько</t>
+        </is>
+      </c>
+      <c r="D296" t="s">
+        <v>36</v>
+      </c>
+      <c r="E296" t="s">
+        <v>37</v>
+      </c>
+      <c r="F296" t="s">
+        <v>65</v>
+      </c>
+      <c r="G296" t="s">
+        <v>39</v>
+      </c>
+      <c r="H296" t="s">
+        <v>40</v>
+      </c>
+      <c r="I296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD296" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK296" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL296" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>296</v>
+      </c>
+      <c r="B297" t="s">
+        <v>409</v>
+      </c>
+      <c r="C297" t="inlineStr" s="4">
+        <is>
+          <t>3152Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянці України Мєтєль</t>
+        </is>
+      </c>
+      <c r="D297" t="s">
+        <v>36</v>
+      </c>
+      <c r="E297" t="s">
+        <v>37</v>
+      </c>
+      <c r="F297" t="s">
+        <v>65</v>
+      </c>
+      <c r="G297" t="s">
+        <v>39</v>
+      </c>
+      <c r="H297" t="s">
+        <v>40</v>
+      </c>
+      <c r="I297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD297" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK297" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL297" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" t="s">
+        <v>410</v>
+      </c>
+      <c r="C298" t="inlineStr" s="4">
+        <is>
+          <t>3153Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянину України Рябку</t>
+        </is>
+      </c>
+      <c r="D298" t="s">
+        <v>36</v>
+      </c>
+      <c r="E298" t="s">
+        <v>37</v>
+      </c>
+      <c r="F298" t="s">
+        <v>65</v>
+      </c>
+      <c r="G298" t="s">
+        <v>39</v>
+      </c>
+      <c r="H298" t="s">
+        <v>40</v>
+      </c>
+      <c r="I298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD298" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK298" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL298" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>298</v>
+      </c>
+      <c r="B299" t="s">
+        <v>411</v>
+      </c>
+      <c r="C299" t="inlineStr" s="4">
+        <is>
+          <t>3154Про затвердження технічної документації із землеустрою щодо встановлення (відновлення) меж земельної ділянки в натурі (на місцевості) та передачу у власність громадянам України Гордієнко</t>
+        </is>
+      </c>
+      <c r="D299" t="s">
+        <v>36</v>
+      </c>
+      <c r="E299" t="s">
+        <v>37</v>
+      </c>
+      <c r="F299" t="s">
+        <v>65</v>
+      </c>
+      <c r="G299" t="s">
+        <v>39</v>
+      </c>
+      <c r="H299" t="s">
+        <v>40</v>
+      </c>
+      <c r="I299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD299" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK299" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL299" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>299</v>
+      </c>
+      <c r="B300" t="s">
+        <v>412</v>
+      </c>
+      <c r="C300" t="inlineStr" s="4">
+        <is>
+          <t>3156Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D300" t="s">
+        <v>36</v>
+      </c>
+      <c r="E300" t="s">
+        <v>71</v>
+      </c>
+      <c r="F300" t="s">
+        <v>72</v>
+      </c>
+      <c r="G300" t="s">
+        <v>39</v>
+      </c>
+      <c r="H300" t="s">
+        <v>40</v>
+      </c>
+      <c r="I300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="S300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="W300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="X300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AC300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD300" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AH300" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AJ300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AK300" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AL300" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" t="s">
+        <v>413</v>
+      </c>
+      <c r="C301" t="inlineStr" s="4">
+        <is>
+          <t>3157Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D301" t="s">
+        <v>36</v>
+      </c>
+      <c r="E301" t="s">
+        <v>37</v>
+      </c>
+      <c r="F301" t="s">
+        <v>79</v>
+      </c>
+      <c r="G301" t="s">
+        <v>39</v>
+      </c>
+      <c r="H301" t="s">
+        <v>40</v>
+      </c>
+      <c r="I301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M301" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD301" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH301" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK301" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL301" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" t="s">
+        <v>414</v>
+      </c>
+      <c r="C302" t="inlineStr" s="4">
+        <is>
+          <t>3158Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D302" t="s">
+        <v>36</v>
+      </c>
+      <c r="E302" t="s">
+        <v>37</v>
+      </c>
+      <c r="F302" t="s">
+        <v>79</v>
+      </c>
+      <c r="G302" t="s">
+        <v>39</v>
+      </c>
+      <c r="H302" t="s">
+        <v>40</v>
+      </c>
+      <c r="I302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M302" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD302" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH302" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK302" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL302" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" t="s">
+        <v>415</v>
+      </c>
+      <c r="C303" t="inlineStr" s="4">
+        <is>
+          <t>3159Про затвердження проєкту землеустрою щодо відведення земельної ділянки у користування на умовах оренди для городництва громадянину України Буряку Дмитру Анатолійовичу за адресою: м.</t>
+        </is>
+      </c>
+      <c r="D303" t="s">
+        <v>36</v>
+      </c>
+      <c r="E303" t="s">
+        <v>37</v>
+      </c>
+      <c r="F303" t="s">
+        <v>79</v>
+      </c>
+      <c r="G303" t="s">
+        <v>39</v>
+      </c>
+      <c r="H303" t="s">
+        <v>40</v>
+      </c>
+      <c r="I303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M303" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="N303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD303" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH303" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="AI303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK303" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL303" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" t="s">
+        <v>416</v>
+      </c>
+      <c r="C304" t="inlineStr" s="4">
+        <is>
+          <t>3160Про укладання договору оренди земельної ділянки ФОП Сидельниковій Людмилі Яківні, за адресою: м. Марганець, вул. Київська, 30</t>
+        </is>
+      </c>
+      <c r="D304" t="s">
+        <v>36</v>
+      </c>
+      <c r="E304" t="s">
+        <v>37</v>
+      </c>
+      <c r="F304" t="s">
+        <v>65</v>
+      </c>
+      <c r="G304" t="s">
+        <v>39</v>
+      </c>
+      <c r="H304" t="s">
+        <v>40</v>
+      </c>
+      <c r="I304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD304" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK304" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL304" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" t="s">
+        <v>417</v>
+      </c>
+      <c r="C305" t="inlineStr" s="4">
+        <is>
+          <t>3161Про поновлення договору оренди земельної ділянки громадянці України Овсянкіній Аліні Володимирівні за адресою: м. Марганець, вул. Кленова (біля ж.б.  14-В)</t>
+        </is>
+      </c>
+      <c r="D305" t="s">
+        <v>36</v>
+      </c>
+      <c r="E305" t="s">
+        <v>37</v>
+      </c>
+      <c r="F305" t="s">
+        <v>65</v>
+      </c>
+      <c r="G305" t="s">
+        <v>39</v>
+      </c>
+      <c r="H305" t="s">
+        <v>40</v>
+      </c>
+      <c r="I305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="J305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="M305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="U305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AA305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AB305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AD305" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK305" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL305" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" t="s">
+        <v>418</v>
+      </c>
+      <c r="C306" t="inlineStr" s="4">
+        <is>
+          <t>3165Про внесення змін до рішення Марганецької міської ради від 18 грудня 2025 року № 2470-59/VIII «Про бюджет Марганецької міської територіальної громади на 2026 рік (код бюджету 0456100000)» (зі змінами)</t>
+        </is>
+      </c>
+      <c r="D306" t="s">
+        <v>36</v>
+      </c>
+      <c r="E306" t="s">
+        <v>37</v>
+      </c>
+      <c r="F306" t="s">
+        <v>79</v>
+      </c>
+      <c r="G306" t="s">
+        <v>39</v>
+      </c>
+      <c r="H306" t="s">
+        <v>40</v>
+      </c>
+      <c r="I306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD306" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK306" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL306" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>306</v>
+      </c>
+      <c r="B307" t="s">
+        <v>419</v>
+      </c>
+      <c r="C307" t="inlineStr" s="4">
+        <is>
+          <t>3166Про державну реєстрацію права комунальної власності на нежитлову будівлю (колишню будівлю Новокиївської сільської ради) за Марганецькою міською територіальною громадою</t>
+        </is>
+      </c>
+      <c r="D307" t="s">
+        <v>36</v>
+      </c>
+      <c r="E307" t="s">
+        <v>37</v>
+      </c>
+      <c r="F307" t="s">
+        <v>79</v>
+      </c>
+      <c r="G307" t="s">
+        <v>39</v>
+      </c>
+      <c r="H307" t="s">
+        <v>40</v>
+      </c>
+      <c r="I307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD307" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK307" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL307" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>307</v>
+      </c>
+      <c r="B308" t="s">
+        <v>420</v>
+      </c>
+      <c r="C308" t="s" s="4">
+        <v>421</v>
+      </c>
+      <c r="D308" t="s">
+        <v>36</v>
+      </c>
+      <c r="E308" t="s">
+        <v>37</v>
+      </c>
+      <c r="F308" t="s">
+        <v>79</v>
+      </c>
+      <c r="G308" t="s">
+        <v>39</v>
+      </c>
+      <c r="H308" t="s">
+        <v>40</v>
+      </c>
+      <c r="I308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD308" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK308" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL308" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>308</v>
+      </c>
+      <c r="B309" t="s">
+        <v>422</v>
+      </c>
+      <c r="C309" t="s" s="4">
+        <v>423</v>
+      </c>
+      <c r="D309" t="s">
+        <v>36</v>
+      </c>
+      <c r="E309" t="s">
+        <v>37</v>
+      </c>
+      <c r="F309" t="s">
+        <v>79</v>
+      </c>
+      <c r="G309" t="s">
+        <v>39</v>
+      </c>
+      <c r="H309" t="s">
+        <v>40</v>
+      </c>
+      <c r="I309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD309" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK309" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL309" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>309</v>
+      </c>
+      <c r="B310" t="s">
+        <v>424</v>
+      </c>
+      <c r="C310" t="s" s="4">
+        <v>425</v>
+      </c>
+      <c r="D310" t="s">
+        <v>36</v>
+      </c>
+      <c r="E310" t="s">
+        <v>37</v>
+      </c>
+      <c r="F310" t="s">
+        <v>79</v>
+      </c>
+      <c r="G310" t="s">
+        <v>39</v>
+      </c>
+      <c r="H310" t="s">
+        <v>40</v>
+      </c>
+      <c r="I310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="S310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD310" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK310" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL310" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>310</v>
+      </c>
+      <c r="B311" t="s">
+        <v>426</v>
+      </c>
+      <c r="C311" t="inlineStr" s="4">
+        <is>
+          <t>3170Про передачу транспортного засобу ЗАЗ 1102 в безоплатне користування другого відділу Нікопольського РТЦК та СП</t>
+        </is>
+      </c>
+      <c r="D311" t="s">
+        <v>36</v>
+      </c>
+      <c r="E311" t="s">
+        <v>37</v>
+      </c>
+      <c r="F311" t="s">
+        <v>90</v>
+      </c>
+      <c r="G311" t="s">
+        <v>39</v>
+      </c>
+      <c r="H311" t="s">
+        <v>40</v>
+      </c>
+      <c r="I311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="J311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="K311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="L311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="M311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="N311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="O311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="P311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Q311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="R311" t="s" s="5">
+        <v>50</v>
+      </c>
+      <c r="S311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="T311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="U311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="V311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="W311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="X311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="Y311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="Z311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AA311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AB311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AC311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AD311" t="s" s="5">
+        <v>42</v>
+      </c>
+      <c r="AE311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AF311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AG311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AH311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AI311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AJ311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AK311" t="s" s="5">
+        <v>41</v>
+      </c>
+      <c r="AL311" t="s" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312"/>
+      <c r="B312"/>
+      <c r="C312"/>
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312"/>
+      <c r="I312" t="s">
+        <v>427</v>
+      </c>
+      <c r="J312" t="s">
+        <v>428</v>
+      </c>
+      <c r="K312" t="s">
+        <v>72</v>
+      </c>
+      <c r="L312" t="s">
+        <v>429</v>
+      </c>
+      <c r="M312" t="s">
+        <v>430</v>
+      </c>
+      <c r="N312" t="s">
+        <v>431</v>
+      </c>
+      <c r="O312" t="s">
+        <v>432</v>
+      </c>
+      <c r="P312" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>434</v>
+      </c>
+      <c r="R312" t="s">
+        <v>435</v>
+      </c>
+      <c r="S312" t="s">
+        <v>72</v>
+      </c>
+      <c r="T312" t="s">
+        <v>436</v>
+      </c>
+      <c r="U312" t="s">
+        <v>72</v>
+      </c>
+      <c r="V312" t="s">
+        <v>437</v>
+      </c>
+      <c r="W312" t="s">
+        <v>438</v>
+      </c>
+      <c r="X312" t="s">
+        <v>439</v>
+      </c>
+      <c r="Y312" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>440</v>
+      </c>
+      <c r="AA312" t="s">
+        <v>441</v>
+      </c>
+      <c r="AB312" t="s">
+        <v>442</v>
+      </c>
+      <c r="AC312" t="s">
+        <v>433</v>
+      </c>
+      <c r="AD312" t="s">
+        <v>431</v>
+      </c>
+      <c r="AE312" t="s">
+        <v>442</v>
+      </c>
+      <c r="AF312" t="s">
+        <v>443</v>
+      </c>
+      <c r="AG312" t="s">
+        <v>444</v>
+      </c>
+      <c r="AH312" t="s">
+        <v>444</v>
+      </c>
+      <c r="AI312" t="s">
+        <v>445</v>
+      </c>
+      <c r="AJ312" t="s">
+        <v>446</v>
+      </c>
+      <c r="AK312" t="s">
+        <v>447</v>
+      </c>
+      <c r="AL312" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313"/>
+      <c r="B313"/>
+      <c r="C313"/>
+      <c r="D313"/>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313"/>
+      <c r="I313" t="s">
+        <v>39</v>
+      </c>
+      <c r="J313" t="s">
+        <v>39</v>
+      </c>
+      <c r="K313" t="s">
+        <v>39</v>
+      </c>
+      <c r="L313" t="s">
+        <v>39</v>
+      </c>
+      <c r="M313" t="s">
+        <v>39</v>
+      </c>
+      <c r="N313" t="s">
+        <v>39</v>
+      </c>
+      <c r="O313" t="s">
+        <v>39</v>
+      </c>
+      <c r="P313" t="s">
+        <v>449</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>39</v>
+      </c>
+      <c r="R313" t="s">
+        <v>39</v>
+      </c>
+      <c r="S313" t="s">
+        <v>39</v>
+      </c>
+      <c r="T313" t="s">
+        <v>39</v>
+      </c>
+      <c r="U313" t="s">
+        <v>39</v>
+      </c>
+      <c r="V313" t="s">
+        <v>39</v>
+      </c>
+      <c r="W313" t="s">
+        <v>39</v>
+      </c>
+      <c r="X313" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y313" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AD313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF313" t="s">
+        <v>449</v>
+      </c>
+      <c r="AG313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AH313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK313" t="s">
+        <v>39</v>
+      </c>
+      <c r="AL313" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314"/>
+      <c r="B314"/>
+      <c r="C314"/>
+      <c r="D314"/>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314"/>
+      <c r="I314" t="s">
+        <v>450</v>
+      </c>
+      <c r="J314" t="s">
+        <v>450</v>
+      </c>
+      <c r="K314" t="s">
+        <v>450</v>
+      </c>
+      <c r="L314" t="s">
+        <v>450</v>
+      </c>
+      <c r="M314" t="s">
+        <v>450</v>
+      </c>
+      <c r="N314" t="s">
+        <v>450</v>
+      </c>
+      <c r="O314" t="s">
+        <v>450</v>
+      </c>
+      <c r="P314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>451</v>
+      </c>
+      <c r="R314" t="s">
+        <v>450</v>
+      </c>
+      <c r="S314" t="s">
+        <v>450</v>
+      </c>
+      <c r="T314" t="s">
+        <v>450</v>
+      </c>
+      <c r="U314" t="s">
+        <v>450</v>
+      </c>
+      <c r="V314" t="s">
+        <v>450</v>
+      </c>
+      <c r="W314" t="s">
+        <v>451</v>
+      </c>
+      <c r="X314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y314" t="s">
+        <v>450</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AA314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AB314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AC314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AD314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AE314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AG314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AH314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AI314" t="s">
+        <v>451</v>
+      </c>
+      <c r="AJ314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AK314" t="s">
+        <v>450</v>
+      </c>
+      <c r="AL314" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315"/>
+      <c r="B315"/>
+      <c r="C315"/>
+      <c r="D315"/>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315"/>
+      <c r="I315" t="s">
+        <v>452</v>
+      </c>
+      <c r="J315" t="s">
+        <v>453</v>
+      </c>
+      <c r="K315" t="s">
+        <v>454</v>
+      </c>
+      <c r="L315" t="s">
+        <v>455</v>
+      </c>
+      <c r="M315" t="s">
+        <v>456</v>
+      </c>
+      <c r="N315" t="s">
+        <v>454</v>
+      </c>
+      <c r="O315" t="s">
+        <v>452</v>
+      </c>
+      <c r="P315" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>453</v>
+      </c>
+      <c r="R315" t="s">
+        <v>452</v>
+      </c>
+      <c r="S315" t="s">
+        <v>454</v>
+      </c>
+      <c r="T315" t="s">
+        <v>452</v>
+      </c>
+      <c r="U315" t="s">
+        <v>454</v>
+      </c>
+      <c r="V315" t="s">
+        <v>458</v>
+      </c>
+      <c r="W315" t="s">
+        <v>458</v>
+      </c>
+      <c r="X315" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y315" t="s">
+        <v>454</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>460</v>
+      </c>
+      <c r="AA315" t="s">
+        <v>453</v>
+      </c>
+      <c r="AB315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AC315" t="s">
+        <v>459</v>
+      </c>
+      <c r="AD315" t="s">
+        <v>462</v>
+      </c>
+      <c r="AE315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AF315" t="s">
+        <v>461</v>
+      </c>
+      <c r="AG315" t="s">
+        <v>458</v>
+      </c>
+      <c r="AH315" t="s">
+        <v>463</v>
+      </c>
+      <c r="AI315" t="s">
+        <v>460</v>
+      </c>
+      <c r="AJ315" t="s">
+        <v>452</v>
+      </c>
+      <c r="AK315" t="s">
+        <v>464</v>
+      </c>
+      <c r="AL315" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316"/>
+      <c r="B316"/>
+      <c r="C316"/>
+      <c r="D316"/>
+      <c r="E316"/>
+      <c r="F316"/>
+      <c r="G316"/>
+      <c r="H316"/>
+      <c r="I316" t="s">
+        <v>465</v>
+      </c>
+      <c r="J316" t="s">
+        <v>466</v>
+      </c>
+      <c r="K316" t="s">
+        <v>467</v>
+      </c>
+      <c r="L316" t="s">
+        <v>468</v>
+      </c>
+      <c r="M316" t="s">
+        <v>466</v>
+      </c>
+      <c r="N316" t="s">
+        <v>469</v>
+      </c>
+      <c r="O316" t="s">
+        <v>470</v>
+      </c>
+      <c r="P316" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>471</v>
+      </c>
+      <c r="R316" t="s">
+        <v>472</v>
+      </c>
+      <c r="S316" t="s">
+        <v>467</v>
+      </c>
+      <c r="T316" t="s">
+        <v>473</v>
+      </c>
+      <c r="U316" t="s">
+        <v>467</v>
+      </c>
+      <c r="V316" t="s">
+        <v>474</v>
+      </c>
+      <c r="W316" t="s">
+        <v>471</v>
+      </c>
+      <c r="X316" t="s">
+        <v>471</v>
+      </c>
+      <c r="Y316" t="s">
+        <v>467</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>466</v>
+      </c>
+      <c r="AA316" t="s">
+        <v>475</v>
+      </c>
+      <c r="AB316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AC316" t="s">
+        <v>473</v>
+      </c>
+      <c r="AD316" t="s">
+        <v>476</v>
+      </c>
+      <c r="AE316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AF316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AG316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AH316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AI316" t="s">
+        <v>477</v>
+      </c>
+      <c r="AJ316" t="s">
+        <v>471</v>
+      </c>
+      <c r="AK316" t="s">
+        <v>478</v>
+      </c>
+      <c r="AL316" t="s">
+        <v>478</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>